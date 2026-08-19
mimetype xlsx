--- v0 (2026-06-13)
+++ v1 (2026-08-19)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R16a4e6ff0fac4a1a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/bad1ee1533544d948be8ffaefd89ce6a.psmdcp" Id="R1f293cded7704054" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd9835edafbb145bd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/3324d4ed396741099456423a07c0ecbc.psmdcp" Id="R2a72c3cbbc1d4085" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Empresas" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>CNPJ</x:t>
   </x:si>
   <x:si>
     <x:t>Razao Social</x:t>
   </x:si>
   <x:si>
@@ -76,1480 +76,1549 @@
   <x:si>
     <x:t>CEP</x:t>
   </x:si>
   <x:si>
     <x:t>13.595.055/0001-33</x:t>
   </x:si>
   <x:si>
     <x:t>NOVA COM. DE ELETRONICOS E ACESSORIOS LTDA</x:t>
   </x:si>
   <x:si>
     <x:t>NOVA ELETRONICOS</x:t>
   </x:si>
   <x:si>
     <x:t>Inapta</x:t>
   </x:si>
   <x:si>
     <x:t>DF</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>4751201</x:t>
   </x:si>
   <x:si>
-    <x:t>20110427</x:t>
+    <x:t>Comércio varejista especializado de equipamentos e suprimentos de informática</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2011-04-27</x:t>
   </x:si>
   <x:si>
     <x:t>5.320.171.785,21</x:t>
   </x:si>
   <x:si>
-    <x:t>SIA/SUL TR 07 N-100 SETOR A MODULO A 1 BOX, 04</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>10.496.915/0001-93</x:t>
   </x:si>
   <x:si>
     <x:t>LTJ CONSTRUCOES E SERVICOS LTDA</x:t>
   </x:si>
   <x:si>
     <x:t>LTJ DECOR SERVICE</x:t>
   </x:si>
   <x:si>
     <x:t>4120400</x:t>
   </x:si>
   <x:si>
-    <x:t>20081118</x:t>
+    <x:t>Construção de edifícios</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2008-11-18</x:t>
   </x:si>
   <x:si>
     <x:t>5.320.151.751,93</x:t>
   </x:si>
   <x:si>
-    <x:t>WILLIAM.DP@CLICK21.COM.BR</x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t>09.364.369/0001-58</x:t>
   </x:si>
   <x:si>
     <x:t>INFORTEC INFORMATICA LTDA</x:t>
   </x:si>
   <x:si>
     <x:t>INFOTAG INFORMATICA</x:t>
   </x:si>
   <x:si>
     <x:t>4761003</x:t>
   </x:si>
   <x:si>
-    <x:t>20071126</x:t>
+    <x:t>Comércio varejista de artigos de papelaria</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2007-11-26</x:t>
   </x:si>
   <x:si>
     <x:t>5.320.143.915,11</x:t>
   </x:si>
   <x:si>
-    <x:t>CNG 08 LOTE, 09</x:t>
+    <x:t>07.626.060/0001-63</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LGL PINTURAS LTDA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LGL PINTURAS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Baixada</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4330404</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Serviços de pintura de edifícios em geral</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2005-09-16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.320.131.790,15</x:t>
+  </x:si>
+  <x:si>
+    <x:t>33.000.167/0019-30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PETROLEO BRASILEIRO S A PETROBRAS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PETROBRAS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ativa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4681801</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Comércio atacadista de álcool carburante, biodiesel, gasolina e demais derivados de petróleo, exceto lubrificantes, não realizado por transportador re</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1992-07-08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>205.431.960.490,52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SIA TRECHO 10, S/N</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ZONA INDUSTRIAL (GUARA)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>71200-100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>33.000.167/1075-00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1921700</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Fabricação de produtos do refino de petróleo</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1980-12-16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>33.000.167/0065-76</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PETROBRAS/ESBRAS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8299799</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Outras atividades de serviços prestados principalmente às empresas não especificadas anteriormente</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1966-09-13</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AUTARQUIAS NORTE SAUN, S/N</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ASA NORTE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>70040-901</x:t>
+  </x:si>
+  <x:si>
+    <x:t>60.872.504/0005-57</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ITAU UNIBANCO HOLDING S.A.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6422100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bancos múltiplos, com carteira comercial</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1966-07-08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>124.063.060.190,00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>60.872.504/0060-83</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6431000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bancos múltiplos, sem carteira comercial</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2024-04-10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ITAUJUDICIAL@ITAU-UNIBANCO.COM.BR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ISOLADA, 6580</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SETOR DE AREAS ISOLADAS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>71219-900</x:t>
+  </x:si>
+  <x:si>
+    <x:t>00.000.000/7256-76</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BANCO DO BRASIL SA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ESTILO INVESTIDOR CAPITAL - BRASILIA (DF)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2012-05-15</x:t>
+  </x:si>
+  <x:si>
+    <x:t>120.000.000.000,00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>age5190@bb.com.br</x:t>
+  </x:si>
+  <x:si>
+    <x:t>COMERCIAL SUL, SN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ASA SUL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>70308-200</x:t>
+  </x:si>
+  <x:si>
+    <x:t>00.000.000/7367-91</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ESTILO MINISTERIOS NORTE (DF)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2013-05-13</x:t>
+  </x:si>
+  <x:si>
+    <x:t>age8615@bb.com.br</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DOS MINISTERIOS, SN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PLANO PILOTO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>70048-900</x:t>
+  </x:si>
+  <x:si>
+    <x:t>00.000.000/3937-38</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SHOPPING PLANALTINA - BRASILIA (DF)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1991-03-19</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AGE3264@BB.COM.BR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SHD, S/N</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SETOR DE HOTEIS E DIVERSOES (PLANALTINA)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>73310-200</x:t>
+  </x:si>
+  <x:si>
+    <x:t>00.000.000/3147-06</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ASA SUL 203 BRASILIA (DF)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1991-04-02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AGE3476@BB.COM.BR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SHCS C.L QD 203 BL C LJ 33, S/N</x:t>
+  </x:si>
+  <x:si>
+    <x:t>70233-530</x:t>
+  </x:si>
+  <x:si>
+    <x:t>00.000.000/7214-17</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ESTILO PARQUE OLHOS DAGUA (DF)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2012-05-07</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AGE8428@BB.COM.BR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SHCN CL 214 BLOCO B, S/N</x:t>
+  </x:si>
+  <x:si>
+    <x:t>70873-500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>00.000.000/1204-13</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CIDADE VELHA URUGUAI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6421200</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bancos comerciais</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1977-11-21</x:t>
+  </x:si>
+  <x:si>
+    <x:t>00.000.000/1190-83</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6436100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sociedades de crédito, financiamento e investimento - financeiras</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1977-07-07</x:t>
+  </x:si>
+  <x:si>
+    <x:t>00.000.000/7573-65</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ESCRITORIO EXCLUSIVO ESPLANADA-BRASILIA (DF)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2017-06-22</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AGE9112@BB.COM.BR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SBS QUADRA 1 BLOCO, G</x:t>
+  </x:si>
+  <x:si>
+    <x:t>70073-901</x:t>
+  </x:si>
+  <x:si>
+    <x:t>00.000.000/5034-28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ESCRIT CORPORATE BANKING DISTRITO FEDERAL BRASILIA (DF)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2002-04-18</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AGE3382@BB.COM.BR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5, SAUN, BLOCO B, S/N</x:t>
+  </x:si>
+  <x:si>
+    <x:t>70040-912</x:t>
+  </x:si>
+  <x:si>
+    <x:t>00.000.000/4852-68</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GAMA LESTE - BRASILIA (DF)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2001-01-09</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AGE2902@BB.COM.BR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>QUADRA 36, SN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SETOR LESTE (GAMA)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>72465-360</x:t>
+  </x:si>
+  <x:si>
+    <x:t>00.000.000/5885-80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ESTILO LAGO SUL BRASILIA DF</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2008-04-07</x:t>
+  </x:si>
+  <x:si>
+    <x:t>age4882@bb.com.br</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SHIS, SN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LAGO SUL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>71625-203</x:t>
+  </x:si>
+  <x:si>
+    <x:t>00.000.000/5500-00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ESCRITORIO EXCLUSIVO DISTRITO FEDERAL - BRASILIA (DF)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2004-07-23</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AGE4541@BB.COM.BR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SBS QD 1 BL G PARTE, S/N</x:t>
+  </x:si>
+  <x:si>
+    <x:t>00.000.000/5982-08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BRASILIA/BESC (DF)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2008-05-21</x:t>
+  </x:si>
+  <x:si>
+    <x:t>00.000.000/7297-44</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SUPERINTENDENCIA PESSOA JURIDICA II (DF)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2012-10-19</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SUPER.PJ2@BB.COM.BR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CLN 214, SALAS 103 E 104, BLOCO, B</x:t>
+  </x:si>
+  <x:si>
+    <x:t>00.000.000/1584-96</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SETOR COMERCIAL SUL - BRASILIA (DF)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1980-04-11</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AGE1230@BB.COM.BR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SCS, QUADRA 5, BLOCO B, SN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>70305-902</x:t>
+  </x:si>
+  <x:si>
+    <x:t>00.000.000/1893-75</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1980-06-27</x:t>
+  </x:si>
+  <x:si>
+    <x:t>00.000.000/0660-28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1973-09-17</x:t>
+  </x:si>
+  <x:si>
+    <x:t>00.000.000/1889-99</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ABDJAN COSTA DO MARFIM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>00.000.000/1421-40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CEILANDIA CENTRO - BRASILIA (DF)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1979-06-12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CNM 01 - BLOCO F - LOJAS 01 E 02, S/N</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CEILANDIA CENTRO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>72215-506</x:t>
+  </x:si>
+  <x:si>
+    <x:t>00.000.000/5423-26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SAO SEBASTIAO - BRASILIA(DF)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2004-03-17</x:t>
+  </x:si>
+  <x:si>
+    <x:t>COMERCIAL LESTE 1001 E RUA 21 - LOTE, 160</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TRADICIONAL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>71691-153</x:t>
+  </x:si>
+  <x:si>
+    <x:t>00.000.000/0899-07</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GAMA CENTRO - BRASILIA (DF)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1974-10-10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AGE1239@BB.COM.BR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HOTELEIRO 4, SN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SETOR CENTRAL (GAMA)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>72405-604</x:t>
+  </x:si>
+  <x:si>
+    <x:t>00.000.000/5829-72</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ESTILO INVESTIDOR BRASILIA DF</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2007-04-17</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AGE1273@BB.COM.BR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>COMERCIAL NORTE, S/N</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SETOR COMERCIAL NORTE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>70712-000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>00.000.000/7219-21</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CENTRO ADMINISTRATIVO E APOIO A GESTAO DF</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6499999</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Outras atividades de serviços financeiros não especificadas anteriormente</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2012-05-23</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CENTRO.ADM@BB.COM.BR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SAUN QUADRA 5, BLOCO B, TORRE I, S/N</x:t>
+  </x:si>
+  <x:si>
+    <x:t>00.000.000/4421-00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PARANOA BRASILIA DF</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1998-08-25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>age1423@bb.com.br</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PARANOA, SN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PARANOA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>71571-710</x:t>
+  </x:si>
+  <x:si>
+    <x:t>00.000.000/7368-72</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ESTILO PRACA DOS TRIBUNAIS-BRASILIA (DF)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2013-05-16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AGE8612@BB.COM.BR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE ADMINISTRACAO FEDERAL SUL (SAFS), QUADRA 7, S/N</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ZONA CIVICO-ADMINISTRATIVA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>70070-600</x:t>
+  </x:si>
+  <x:si>
+    <x:t>00.000.000/7278-81</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RECANTO DAS EMAS (DF)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2012-08-13</x:t>
+  </x:si>
+  <x:si>
+    <x:t>age7141@bb.com.br</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RECANTO DAS EMAS, SN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RECANTO DAS EMAS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>72600-500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>00.000.000/4252-81</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SETOR BANCARIO SUL BRASILIA DF</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1998-04-15</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AGE1606@BB.COM.BR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SHCN CLN QD 201 BL D, S/N</x:t>
+  </x:si>
+  <x:si>
+    <x:t>70832-540</x:t>
+  </x:si>
+  <x:si>
+    <x:t>00.000.000/4248-03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GER COB E RECUP DE DIVIDAS ALTO VAREJO BRASILIA (DF)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1998-04-14</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GECOR.4908@BB.COM.BR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SAUN QUADRA 5 - ED. BANCO DO BRASIL - BLOCO, B</x:t>
+  </x:si>
+  <x:si>
+    <x:t>70040-250</x:t>
+  </x:si>
+  <x:si>
+    <x:t>00.000.000/3210-79</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ASA SUL 502 - BRASILIA (DF)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>00.000.000/4222-66</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DIFIN DEMAF</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1994-10-05</x:t>
+  </x:si>
+  <x:si>
+    <x:t>00.000.000/5883-18</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ESTILO ALVORADA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>age4886@bb.com.br</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE EDIFCIOS DE UTILIDADE PUBLICA NORTE, SN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>70730-522</x:t>
+  </x:si>
+  <x:si>
+    <x:t>00.000.000/4420-20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CEASA BRASILIA DF</x:t>
+  </x:si>
+  <x:si>
+    <x:t>00.000.000/4724-41</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MINISTERIO DOS TRANSPORTES E COMUNICACOES</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2000-01-19</x:t>
+  </x:si>
+  <x:si>
+    <x:t>00.000.000/4034-74</x:t>
+  </x:si>
+  <x:si>
+    <x:t>QUARTEL GENERAL DO EXERCITO-BSB - BRASILIA (DF)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SMU QGEX BL H, S/N</x:t>
+  </x:si>
+  <x:si>
+    <x:t>70630-901</x:t>
+  </x:si>
+  <x:si>
+    <x:t>00.000.000/7845-08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ESCRITORIO CORPORATE BANKING - BRASILIA (DF)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2023-11-17</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AGE9434@BB.COM.BR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SAUN QD 5 BL B TORRE II, SL C - 601, SN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>00.000.000/5374-03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CENTRO CULTURAL BANCO DO BRASIL - BRASILIA (DF)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9102301</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Atividades de museus e de exploração de lugares e prédios históricos e atrações similares</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2000-07-05</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CCBBDF@BB.COM.BR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SCES TRECHO 2, S/N</x:t>
+  </x:si>
+  <x:si>
+    <x:t>70200-002</x:t>
+  </x:si>
+  <x:si>
+    <x:t>00.000.000/7570-12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ESCRITORIO ESTILO BRASILIA 1 - BRASILIA (DF)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>00.000.000/5353-89</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ESTILO SETOR BANCARIO SUL - BRASILIA (DF)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2003-07-11</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AGE4267@BB.COM.BR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SBS QUADRA 1, S/N</x:t>
+  </x:si>
+  <x:si>
+    <x:t>70070-110</x:t>
+  </x:si>
+  <x:si>
+    <x:t>00.000.000/5251-54</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.COMANDO AEREO REGIONAL-BRASILIA (DF)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2003-08-07</x:t>
+  </x:si>
+  <x:si>
+    <x:t>age4345@bb.com.br</x:t>
+  </x:si>
+  <x:si>
+    <x:t>71615-600</x:t>
+  </x:si>
+  <x:si>
+    <x:t>00.000.000/5241-82</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EMPRESA BANDEIRANTE-BRASILIA (DF)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2003-07-07</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AGE4275@BB.COM.BR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CENTRAL, 625, 635</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NUCLEO BANDEIRANTE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>71710-520</x:t>
+  </x:si>
+  <x:si>
+    <x:t>00.000.000/6886-14</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GEPES DF SEDE (DF)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2009-12-22</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GEPES.SEDE@BB.COM.BR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>70040-252</x:t>
+  </x:si>
+  <x:si>
+    <x:t>00.000.000/3766-47</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SENADO FEDERAL - BRASILIA (DF)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1989-10-12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AGE1503@BB.COM.BR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PRACA DOS TRES PODERES, PALACIO DO CONGRESSO, S/N</x:t>
+  </x:si>
+  <x:si>
+    <x:t>70165-900</x:t>
+  </x:si>
+  <x:si>
+    <x:t>00.000.000/0872-97</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SOBRADINHO - BRASILIA (DF)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1974-10-09</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AGE1226@BB.COM.BR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CENTRAL, SETOR COMERCIAL BLOCO, BL 04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SOBRADINHO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>73010-514</x:t>
+  </x:si>
+  <x:si>
+    <x:t>00.000.000/7237-03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SANTA MARIA (DF)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2012-05-28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>age7142@bb.com.br</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CL 116, SN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CENTRO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>72546-202</x:t>
+  </x:si>
+  <x:si>
+    <x:t>00.000.000/7231-18</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ESTILO TAGUATINGA (DF)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>age8435@bb.com.br</x:t>
+  </x:si>
+  <x:si>
+    <x:t>QS 1 RUA 210, SN</x:t>
   </x:si>
   <x:si>
     <x:t>TAGUATINGA</x:t>
   </x:si>
   <x:si>
-    <x:t>72130-105</x:t>
-[...164 lines deleted...]
-    <x:t>19820322</x:t>
+    <x:t>70002-900</x:t>
+  </x:si>
+  <x:si>
+    <x:t>00.000.000/3323-56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1987-09-18</x:t>
+  </x:si>
+  <x:si>
+    <x:t>00.000.000/3121-69</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SAMAMBAIA (DF)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2000-11-22</x:t>
+  </x:si>
+  <x:si>
+    <x:t>QS 408 - CONJUNTO E - LOTES 1 E 2 - LOJA, 02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SAMAMBAIA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>72318-595</x:t>
+  </x:si>
+  <x:si>
+    <x:t>00.000.000/2973-48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1984-02-23</x:t>
+  </x:si>
+  <x:si>
+    <x:t>00.000.000/1293-99</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BRUXELAS BELGICA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1978-07-13</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RUE  CAPITAINE CRESPEL, NAOINF</x:t>
+  </x:si>
+  <x:si>
+    <x:t>70310-500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>00.000.000/2193-80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NASSAU BAHAMAS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1982-02-22</x:t>
+  </x:si>
+  <x:si>
+    <x:t>00.000.000/6926-46</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ESTILO SENADO FEDERAL (DF)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2010-09-09</x:t>
+  </x:si>
+  <x:si>
+    <x:t>age5977@bb.com.br</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SENADO FEDERAL, SN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ZONA CIVICO ADMINISTRATIVA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>00.000.000/4027-45</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SETOR AUTARQUIAS SUL BSB DF EST UNIF</x:t>
+  </x:si>
+  <x:si>
+    <x:t>00.000.000/5168-30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AGENCIA SETOR GRAFICO (DF)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2002-10-24</x:t>
   </x:si>
   <x:si>
     <x:t>00.000.000/4789-97</x:t>
   </x:si>
   <x:si>
     <x:t>LAGO SUL QI 11 - BRASILIA (DF)</x:t>
   </x:si>
   <x:si>
-    <x:t>20000908</x:t>
+    <x:t>2000-09-08</x:t>
   </x:si>
   <x:si>
     <x:t>SHIS QI 11 - COMERCIO LOCAL - BLOCO S, S/N</x:t>
   </x:si>
   <x:si>
-    <x:t>LAGO SUL</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>71625-500</x:t>
   </x:si>
   <x:si>
-    <x:t>00.000.000/4851-87</x:t>
-[...77 lines deleted...]
-    <x:t>70002-900</x:t>
+    <x:t>00.000.000/1205-02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>00.000.000/5075-04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NAO CORRENTISTAS - BRASILIA (DF)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2002-06-03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AGE4777@BB.COM.BR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SIG QUADRA 1, LOTE, 835</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ZONA INDUSTRIAL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>70610-410</x:t>
+  </x:si>
+  <x:si>
+    <x:t>00.000.000/5160-82</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ESCRITORIO NEG. EXCLUSIVO - CANDANGOS - BRASILIA (DF)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2002-11-13</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AGE3373@BB.COM.BR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SBS QUADRA 1 BLOCO A, S/N</x:t>
+  </x:si>
+  <x:si>
+    <x:t>70073-900</x:t>
+  </x:si>
+  <x:si>
+    <x:t>00.000.000/7215-06</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ESTILO BACEN (DF)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>age5197@bb.com.br</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SBS, SN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>70074-900</x:t>
+  </x:si>
+  <x:si>
+    <x:t>00.000.000/2110-52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CONJUNTO NACIONAL BRASILIA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1981-04-15</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SDN CONJUNTO A - LOJA C-03, S/N</x:t>
+  </x:si>
+  <x:si>
+    <x:t>70077-900</x:t>
+  </x:si>
+  <x:si>
+    <x:t>00.000.000/4250-10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GECEX BRASILIA (DF)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SBS QD-01 BL-A ED.SEDE I SOBRELOJA/PARTE, S/N</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ASA SUL(DF)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>00.000.000/4947-63</x:t>
+  </x:si>
+  <x:si>
+    <x:t>JARDIM BOTANICO (DF)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SMDB/SUL C.L CONJ 12 BL B, S/N</x:t>
+  </x:si>
+  <x:si>
+    <x:t>71680-120</x:t>
+  </x:si>
+  <x:si>
+    <x:t>00.000.000/7234-60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ESTILO ASA SUL 504 (DF)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>age5191@bb.com.br</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SHCS, SN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>70331-525</x:t>
+  </x:si>
+  <x:si>
+    <x:t>00.000.000/3967-53</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MINISTERIO DA FAZENDA - BRASILIA (DF)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MINISTERIO BL. P ZONA C. ADMINISTR, S/N</x:t>
+  </x:si>
+  <x:si>
+    <x:t>00.000.000/5501-83</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FUNDACAO NACIONAL DE SAUDE - BRASILIA (DF)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>00.000.000/5442-99</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PRACA DOS TRIBUNAIS - BRASILIA (DF)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2004-05-28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>age4595@bb.com.br</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SAF SUL, SN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>00.000.000/7517-58</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GER COB E RECUP DE DIVIDAS VAREJO BRASILIA (DF)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2014-12-10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GECOR.4911@BB.COM.BR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SAUN QUADRA 5 BLOCO B TORRE III EDIFICIO BANCO DO BRASIL, S/N</x:t>
+  </x:si>
+  <x:si>
+    <x:t>00.000.000/7571-01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EMPRESA CEILANDIA - BRASILIA (DF)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AGE7615@BB.COM.BR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CNM 1 BLOCO F, SN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CEILANDIA CENTRO (CEILANDIA)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>00.000.000/3968-34</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AGENCIA MINISTERIO DA CULTURA - BRASILIA(DF)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>00.000.000/5446-12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ESCRITORIO ESTILO INVESTIDOR - BRASILIA (DF)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AGE9986@BB.COM.BR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>00.000.000/2561-53</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CONGRESSO NACIONAL-BRASILIA (DF)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE ADMINISTRACAO FEDERAL SUL  QUADRA, 03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>70160-900</x:t>
+  </x:si>
+  <x:si>
+    <x:t>00.000.000/3216-64</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SUDOESTE - BRASILIA (DF)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CLSW QUADRA 105, BLOCO -A, S/N</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CRUZEIRO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>70670-431</x:t>
+  </x:si>
+  <x:si>
+    <x:t>00.000.000/1265-35</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1978-04-05</x:t>
+  </x:si>
+  <x:si>
+    <x:t>00.000.000/5448-84</x:t>
+  </x:si>
+  <x:si>
+    <x:t>COMANDO MILITAR DO PLANALTO - BRASILIA (DF)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>00.000.000/4422-91</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LAGO NORTE BRASILIA DF</x:t>
+  </x:si>
+  <x:si>
+    <x:t>age1419@bb.com.br</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SHIN CA 02, SN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LAGO NORTE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>71503-502</x:t>
+  </x:si>
+  <x:si>
+    <x:t>00.000.000/4211-03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ESCRITORIO EXCLUSIVO CAPITAL - BRASILIA (DF)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1992-05-28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AGE2636@BB.COM.BR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>QS 3, LOTE 21, EPCT, S/N</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AREAL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>71953-000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>00.000.000/5441-08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MINISTERIO DO TRABALHO E PREVIDENCIA - BRASILIA (DF)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>00.000.000/3448-77</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SUPERINTENDENCIA PESSOA FISICA II (DF)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1988-04-27</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SUPER.PF2.CREDITO@BB.COM.BR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CLN 214, SALAS 101 E 102, BLOCO, B</x:t>
+  </x:si>
+  <x:si>
+    <x:t>00.000.000/2451-19</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1982-09-23</x:t>
+  </x:si>
+  <x:si>
+    <x:t>00.000.000/1341-20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PATIO BRASIL - BRASILIA (DF)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1978-10-25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>00.000.000/7345-86</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ESCRITORIO PRIVATE - BRASILIA (DF)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2013-02-05</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AGE8704@BB.COM.BR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>COMERCIAL NORTE, 190</x:t>
+  </x:si>
+  <x:si>
+    <x:t>70712-900</x:t>
+  </x:si>
+  <x:si>
+    <x:t>00.000.000/3212-30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BRASILIA SHOPPING - BRASILIA (DF)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AGE3413@BB.COM.BR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SCN QUADRA 5, SN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>70715-000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>00.000.000/0771-43</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SAO FRANCISCO ESTADOS UNIDOS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1973-11-06</x:t>
+  </x:si>
+  <x:si>
+    <x:t>00.000.000/7795-04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ESCRITORIO BB BRASILIA I-BRASILIA (DF)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2020-12-23</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AGE9892@BB.COM.BR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>00.000.000/3324-37</x:t>
+  </x:si>
+  <x:si>
+    <x:t>INFRA REGIONAL INFRE BRASILIA DF</x:t>
+  </x:si>
+  <x:si>
+    <x:t>00.000.000/0452-92</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EMPRESA CENTRAL-BRASILIA (DF)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1966-08-01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AGE0452@BB.COM.BR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SBS QUADRA 1, SN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>00.000.000/2963-76</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RESID BRASILIA DF</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1983-06-22</x:t>
   </x:si>
   <x:si>
     <x:t>00.000.000/7768-23</x:t>
   </x:si>
   <x:si>
     <x:t>CENTRO ADMINISTRATIVO CO N MG</x:t>
   </x:si>
   <x:si>
-    <x:t>20200914</x:t>
+    <x:t>2020-09-14</x:t>
   </x:si>
   <x:si>
     <x:t>CENOPATENDIMENTO2.DF@BB.COM.BR</x:t>
   </x:si>
   <x:si>
     <x:t>SAUN QUADRA 5, BLOCO B TORRE I, S/N</x:t>
   </x:si>
   <x:si>
-    <x:t>70040-912</x:t>
+    <x:t>00.000.000/1297-12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CINGAPURA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1978-08-14</x:t>
+  </x:si>
+  <x:si>
+    <x:t>00.000.000/0923-71</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1974-12-09</x:t>
+  </x:si>
+  <x:si>
+    <x:t>00.000.000/5757-63</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AGUAS CLARAS - BRASILIA (DF)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2005-06-20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AGE4733@BB.COM.BR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DAS ARAUCARIAS - LOTE 1835/1905/1955/2005, S/N</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AGUAS CLARAS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>71936-970</x:t>
   </x:si>
   <x:si>
     <x:t>00.000.000/0993-84</x:t>
   </x:si>
   <x:si>
     <x:t>ESTOCOLMO SUECIA</x:t>
   </x:si>
   <x:si>
-    <x:t>6436100</x:t>
-[...1031 lines deleted...]
-    <x:t>CRUZEIRO BRASILIA DF EST UNIF</x:t>
+    <x:t>1975-10-14</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="2">
     <x:numFmt numFmtId="0" formatCode=""/>
     <x:numFmt numFmtId="164" formatCode="@"/>
   </x:numFmts>
   <x:fonts count="2">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FFFFFFFF"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
   </x:fonts>
   <x:fills count="3">
     <x:fill>
       <x:patternFill patternType="none"/>
     </x:fill>
     <x:fill>
       <x:patternFill patternType="gray125"/>
     </x:fill>
     <x:fill>
       <x:patternFill patternType="solid">
-        <x:fgColor rgb="FF0D9488"/>
+        <x:fgColor rgb="FF2A9D9C"/>
       </x:patternFill>
     </x:fill>
   </x:fills>
   <x:borders count="1">
     <x:border diagonalUp="0" diagonalDown="0">
       <x:left style="none">
         <x:color rgb="FF000000"/>
       </x:left>
       <x:right style="none">
         <x:color rgb="FF000000"/>
       </x:right>
       <x:top style="none">
         <x:color rgb="FF000000"/>
       </x:top>
       <x:bottom style="none">
         <x:color rgb="FF000000"/>
       </x:bottom>
       <x:diagonal style="none">
         <x:color rgb="FF000000"/>
       </x:diagonal>
     </x:border>
   </x:borders>
   <x:cellStyleXfs count="3">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:protection locked="1" hidden="0"/>
@@ -1865,51 +1934,51 @@
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1:O101"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0">
       <x:pane xSplit="0" ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozenSplit"/>
     </x:sheetView>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="18.424911" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="46.139196" style="0" customWidth="1"/>
     <x:col min="3" max="3" width="57.139196" style="0" customWidth="1"/>
     <x:col min="4" max="4" width="8.567768" style="0" customWidth="1"/>
     <x:col min="5" max="5" width="3.282054" style="0" customWidth="1"/>
     <x:col min="6" max="6" width="6.853482" style="0" customWidth="1"/>
     <x:col min="7" max="7" width="13.853482" style="0" customWidth="1"/>
-    <x:col min="8" max="8" width="14.710625" style="0" customWidth="1"/>
+    <x:col min="8" max="8" width="135.282054" style="0" customWidth="1"/>
     <x:col min="9" max="9" width="13.567768" style="0" customWidth="1"/>
     <x:col min="10" max="10" width="18.139196" style="0" customWidth="1"/>
     <x:col min="11" max="11" width="8.567768" style="0" customWidth="1"/>
     <x:col min="12" max="12" width="38.139196" style="0" customWidth="1"/>
     <x:col min="13" max="13" width="62.853482" style="0" customWidth="1"/>
     <x:col min="14" max="14" width="41.424911" style="0" customWidth="1"/>
     <x:col min="15" max="15" width="9.853482" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:15">
       <x:c r="A1" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="1" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="D1" s="1" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="E1" s="1" t="s">
         <x:v>4</x:v>
       </x:c>
@@ -1945,4710 +2014,4710 @@
       </x:c>
     </x:row>
     <x:row r="2" spans="1:15">
       <x:c r="A2" s="2" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B2" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="C2" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="D2" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="E2" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="F2" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="G2" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="H2" s="0" t="s">
-        <x:v>20</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="I2" s="0" t="s">
-        <x:v>22</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="J2" s="0" t="s">
-        <x:v>23</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="K2" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="L2" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="M2" s="0" t="s">
-        <x:v>24</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="N2" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="O2" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>20</x:v>
       </x:c>
     </x:row>
     <x:row r="3" spans="1:15">
       <x:c r="A3" s="2" t="s">
+        <x:v>25</x:v>
+      </x:c>
+      <x:c r="B3" s="0" t="s">
+        <x:v>26</x:v>
+      </x:c>
+      <x:c r="C3" s="0" t="s">
         <x:v>27</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>29</x:v>
       </x:c>
       <x:c r="D3" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="E3" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="F3" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="G3" s="0" t="s">
+        <x:v>28</x:v>
+      </x:c>
+      <x:c r="H3" s="0" t="s">
+        <x:v>29</x:v>
+      </x:c>
+      <x:c r="I3" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
-      <x:c r="H3" s="0" t="s">
-[...2 lines deleted...]
-      <x:c r="I3" s="0" t="s">
+      <x:c r="J3" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
-      <x:c r="J3" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="K3" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="L3" s="0" t="s">
-        <x:v>33</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="M3" s="0" t="s">
-        <x:v>34</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="N3" s="0" t="s">
-        <x:v>35</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="O3" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>20</x:v>
       </x:c>
     </x:row>
     <x:row r="4" spans="1:15">
       <x:c r="A4" s="2" t="s">
-        <x:v>37</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="B4" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="C4" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="D4" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="E4" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="F4" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="G4" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="H4" s="0" t="s">
-        <x:v>20</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="I4" s="0" t="s">
-        <x:v>41</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="J4" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="K4" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="L4" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="M4" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="N4" s="0" t="s">
-        <x:v>44</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="O4" s="0" t="s">
-        <x:v>45</x:v>
+        <x:v>20</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:15">
       <x:c r="A5" s="2" t="s">
+        <x:v>39</x:v>
+      </x:c>
+      <x:c r="B5" s="0" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="C5" s="0" t="s">
+        <x:v>41</x:v>
+      </x:c>
+      <x:c r="D5" s="0" t="s">
+        <x:v>42</x:v>
+      </x:c>
+      <x:c r="E5" s="0" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="F5" s="0" t="s">
+        <x:v>20</x:v>
+      </x:c>
+      <x:c r="G5" s="0" t="s">
+        <x:v>43</x:v>
+      </x:c>
+      <x:c r="H5" s="0" t="s">
+        <x:v>44</x:v>
+      </x:c>
+      <x:c r="I5" s="0" t="s">
+        <x:v>45</x:v>
+      </x:c>
+      <x:c r="J5" s="0" t="s">
         <x:v>46</x:v>
-      </x:c>
-[...25 lines deleted...]
-        <x:v>52</x:v>
       </x:c>
       <x:c r="K5" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="L5" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="M5" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="N5" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="O5" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:15">
       <x:c r="A6" s="2" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B6" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="C6" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="D6" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="E6" s="0" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="F6" s="0" t="s">
+        <x:v>20</x:v>
+      </x:c>
+      <x:c r="G6" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H6" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="I6" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
-      <x:c r="B6" s="0" t="s">
+      <x:c r="J6" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
-      <x:c r="C6" s="0" t="s">
+      <x:c r="K6" s="0" t="s">
+        <x:v>20</x:v>
+      </x:c>
+      <x:c r="L6" s="0" t="s">
+        <x:v>20</x:v>
+      </x:c>
+      <x:c r="M6" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
-      <x:c r="D6" s="0" t="s">
+      <x:c r="N6" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
-      <x:c r="E6" s="0" t="s">
-[...5 lines deleted...]
-      <x:c r="G6" s="0" t="s">
+      <x:c r="O6" s="0" t="s">
         <x:v>57</x:v>
-      </x:c>
-[...22 lines deleted...]
-        <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:15">
       <x:c r="A7" s="2" t="s">
-        <x:v>63</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="B7" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="C7" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="D7" s="0" t="s">
+        <x:v>42</x:v>
+      </x:c>
+      <x:c r="E7" s="0" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="F7" s="0" t="s">
+        <x:v>20</x:v>
+      </x:c>
+      <x:c r="G7" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="H7" s="0" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="I7" s="0" t="s">
+        <x:v>61</x:v>
+      </x:c>
+      <x:c r="J7" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
-      <x:c r="C7" s="0" t="s">
-[...22 lines deleted...]
-      </x:c>
       <x:c r="K7" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="L7" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="M7" s="0" t="s">
-        <x:v>67</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="N7" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="O7" s="0" t="s">
-        <x:v>69</x:v>
+        <x:v>20</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:15">
       <x:c r="A8" s="2" t="s">
-        <x:v>70</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="B8" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="C8" s="0" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="D8" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="E8" s="0" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="F8" s="0" t="s">
+        <x:v>20</x:v>
+      </x:c>
+      <x:c r="G8" s="0" t="s">
+        <x:v>64</x:v>
+      </x:c>
+      <x:c r="H8" s="0" t="s">
+        <x:v>65</x:v>
+      </x:c>
+      <x:c r="I8" s="0" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="J8" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
-      <x:c r="C8" s="0" t="s">
-[...22 lines deleted...]
-      </x:c>
       <x:c r="K8" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="L8" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="M8" s="0" t="s">
-        <x:v>20</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="N8" s="0" t="s">
-        <x:v>20</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="O8" s="0" t="s">
-        <x:v>20</x:v>
+        <x:v>69</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:15">
       <x:c r="A9" s="2" t="s">
-        <x:v>73</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="B9" s="0" t="s">
+        <x:v>71</x:v>
+      </x:c>
+      <x:c r="C9" s="0" t="s">
+        <x:v>20</x:v>
+      </x:c>
+      <x:c r="D9" s="0" t="s">
+        <x:v>42</x:v>
+      </x:c>
+      <x:c r="E9" s="0" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="F9" s="0" t="s">
+        <x:v>20</x:v>
+      </x:c>
+      <x:c r="G9" s="0" t="s">
+        <x:v>72</x:v>
+      </x:c>
+      <x:c r="H9" s="0" t="s">
+        <x:v>73</x:v>
+      </x:c>
+      <x:c r="I9" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
-      <x:c r="C9" s="0" t="s">
-[...11 lines deleted...]
-      <x:c r="G9" s="0" t="s">
+      <x:c r="J9" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
-      <x:c r="H9" s="0" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="K9" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="L9" s="0" t="s">
-        <x:v>78</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="M9" s="0" t="s">
-        <x:v>79</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="N9" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="O9" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>20</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:15">
       <x:c r="A10" s="2" t="s">
+        <x:v>76</x:v>
+      </x:c>
+      <x:c r="B10" s="0" t="s">
+        <x:v>71</x:v>
+      </x:c>
+      <x:c r="C10" s="0" t="s">
+        <x:v>20</x:v>
+      </x:c>
+      <x:c r="D10" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="E10" s="0" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="F10" s="0" t="s">
+        <x:v>20</x:v>
+      </x:c>
+      <x:c r="G10" s="0" t="s">
+        <x:v>77</x:v>
+      </x:c>
+      <x:c r="H10" s="0" t="s">
+        <x:v>78</x:v>
+      </x:c>
+      <x:c r="I10" s="0" t="s">
+        <x:v>79</x:v>
+      </x:c>
+      <x:c r="J10" s="0" t="s">
+        <x:v>75</x:v>
+      </x:c>
+      <x:c r="K10" s="0" t="s">
+        <x:v>20</x:v>
+      </x:c>
+      <x:c r="L10" s="0" t="s">
+        <x:v>80</x:v>
+      </x:c>
+      <x:c r="M10" s="0" t="s">
+        <x:v>81</x:v>
+      </x:c>
+      <x:c r="N10" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
-      <x:c r="B10" s="0" t="s">
-[...14 lines deleted...]
-      <x:c r="G10" s="0" t="s">
+      <x:c r="O10" s="0" t="s">
         <x:v>83</x:v>
-      </x:c>
-[...22 lines deleted...]
-        <x:v>20</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:15">
       <x:c r="A11" s="2" t="s">
-        <x:v>85</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="B11" s="0" t="s">
+        <x:v>85</x:v>
+      </x:c>
+      <x:c r="C11" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
-      <x:c r="C11" s="0" t="s">
+      <x:c r="D11" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="E11" s="0" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="F11" s="0" t="s">
+        <x:v>20</x:v>
+      </x:c>
+      <x:c r="G11" s="0" t="s">
+        <x:v>72</x:v>
+      </x:c>
+      <x:c r="H11" s="0" t="s">
+        <x:v>73</x:v>
+      </x:c>
+      <x:c r="I11" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
-      <x:c r="D11" s="0" t="s">
-[...16 lines deleted...]
-      </x:c>
       <x:c r="J11" s="0" t="s">
+        <x:v>88</x:v>
+      </x:c>
+      <x:c r="K11" s="0" t="s">
+        <x:v>20</x:v>
+      </x:c>
+      <x:c r="L11" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
-      <x:c r="K11" s="0" t="s">
-[...2 lines deleted...]
-      <x:c r="L11" s="0" t="s">
+      <x:c r="M11" s="0" t="s">
         <x:v>90</x:v>
       </x:c>
-      <x:c r="M11" s="0" t="s">
+      <x:c r="N11" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
-      <x:c r="N11" s="0" t="s">
+      <x:c r="O11" s="0" t="s">
         <x:v>92</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>93</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:15">
       <x:c r="A12" s="2" t="s">
+        <x:v>93</x:v>
+      </x:c>
+      <x:c r="B12" s="0" t="s">
+        <x:v>85</x:v>
+      </x:c>
+      <x:c r="C12" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
-      <x:c r="B12" s="0" t="s">
-[...2 lines deleted...]
-      <x:c r="C12" s="0" t="s">
+      <x:c r="D12" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="E12" s="0" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="F12" s="0" t="s">
+        <x:v>20</x:v>
+      </x:c>
+      <x:c r="G12" s="0" t="s">
+        <x:v>72</x:v>
+      </x:c>
+      <x:c r="H12" s="0" t="s">
+        <x:v>73</x:v>
+      </x:c>
+      <x:c r="I12" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
-      <x:c r="D12" s="0" t="s">
-[...14 lines deleted...]
-      <x:c r="I12" s="0" t="s">
+      <x:c r="J12" s="0" t="s">
+        <x:v>88</x:v>
+      </x:c>
+      <x:c r="K12" s="0" t="s">
+        <x:v>20</x:v>
+      </x:c>
+      <x:c r="L12" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
-      <x:c r="J12" s="0" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="M12" s="0" t="s">
-        <x:v>20</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="N12" s="0" t="s">
-        <x:v>20</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="O12" s="0" t="s">
-        <x:v>20</x:v>
+        <x:v>99</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:15">
       <x:c r="A13" s="2" t="s">
-        <x:v>97</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="B13" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="C13" s="0" t="s">
-        <x:v>98</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="D13" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="E13" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="F13" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="G13" s="0" t="s">
-        <x:v>99</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="H13" s="0" t="s">
-        <x:v>20</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="I13" s="0" t="s">
-        <x:v>100</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="J13" s="0" t="s">
-        <x:v>89</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="K13" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="L13" s="0" t="s">
-        <x:v>20</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="M13" s="0" t="s">
-        <x:v>20</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="N13" s="0" t="s">
-        <x:v>20</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="O13" s="0" t="s">
-        <x:v>20</x:v>
+        <x:v>106</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:15">
       <x:c r="A14" s="2" t="s">
-        <x:v>101</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="B14" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="C14" s="0" t="s">
-        <x:v>102</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="D14" s="0" t="s">
-        <x:v>56</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="E14" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="F14" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="G14" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="H14" s="0" t="s">
-        <x:v>20</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="I14" s="0" t="s">
-        <x:v>103</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="J14" s="0" t="s">
-        <x:v>89</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="K14" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="L14" s="0" t="s">
-        <x:v>20</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="M14" s="0" t="s">
-        <x:v>104</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="N14" s="0" t="s">
-        <x:v>105</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="O14" s="0" t="s">
-        <x:v>106</x:v>
+        <x:v>112</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:15">
       <x:c r="A15" s="2" t="s">
-        <x:v>107</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="B15" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="C15" s="0" t="s">
-        <x:v>108</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="D15" s="0" t="s">
-        <x:v>56</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="E15" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="F15" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="G15" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="H15" s="0" t="s">
-        <x:v>20</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="I15" s="0" t="s">
-        <x:v>109</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="J15" s="0" t="s">
-        <x:v>89</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="K15" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="L15" s="0" t="s">
-        <x:v>20</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="M15" s="0" t="s">
-        <x:v>110</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="N15" s="0" t="s">
-        <x:v>111</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="O15" s="0" t="s">
-        <x:v>112</x:v>
+        <x:v>118</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:15">
       <x:c r="A16" s="2" t="s">
-        <x:v>113</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="B16" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="C16" s="0" t="s">
-        <x:v>114</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="D16" s="0" t="s">
-        <x:v>56</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="E16" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="F16" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="G16" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="H16" s="0" t="s">
-        <x:v>20</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="I16" s="0" t="s">
-        <x:v>115</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="J16" s="0" t="s">
-        <x:v>89</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="K16" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="L16" s="0" t="s">
-        <x:v>116</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="M16" s="0" t="s">
-        <x:v>117</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="N16" s="0" t="s">
-        <x:v>118</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="O16" s="0" t="s">
-        <x:v>119</x:v>
+        <x:v>20</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:15">
       <x:c r="A17" s="2" t="s">
-        <x:v>120</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="B17" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="C17" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="D17" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="E17" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="F17" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="G17" s="0" t="s">
-        <x:v>99</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="H17" s="0" t="s">
-        <x:v>20</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="I17" s="0" t="s">
-        <x:v>121</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="J17" s="0" t="s">
-        <x:v>89</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="K17" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="L17" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="M17" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="N17" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="O17" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:15">
       <x:c r="A18" s="2" t="s">
-        <x:v>122</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="B18" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="C18" s="0" t="s">
-        <x:v>123</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="D18" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="E18" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="F18" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="G18" s="0" t="s">
-        <x:v>99</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="H18" s="0" t="s">
-        <x:v>20</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="I18" s="0" t="s">
-        <x:v>124</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="J18" s="0" t="s">
-        <x:v>89</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="K18" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="L18" s="0" t="s">
-        <x:v>20</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="M18" s="0" t="s">
-        <x:v>20</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="N18" s="0" t="s">
-        <x:v>20</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="O18" s="0" t="s">
-        <x:v>20</x:v>
+        <x:v>133</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:15">
       <x:c r="A19" s="2" t="s">
-        <x:v>125</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="B19" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="C19" s="0" t="s">
-        <x:v>126</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="D19" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="E19" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="F19" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="G19" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="H19" s="0" t="s">
-        <x:v>20</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="I19" s="0" t="s">
-        <x:v>127</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="J19" s="0" t="s">
-        <x:v>89</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="K19" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="L19" s="0" t="s">
-        <x:v>20</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="M19" s="0" t="s">
-        <x:v>20</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="N19" s="0" t="s">
-        <x:v>20</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="O19" s="0" t="s">
-        <x:v>20</x:v>
+        <x:v>139</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:15">
       <x:c r="A20" s="2" t="s">
-        <x:v>128</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="B20" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="C20" s="0" t="s">
-        <x:v>129</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="D20" s="0" t="s">
-        <x:v>56</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="E20" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="F20" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="G20" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="H20" s="0" t="s">
-        <x:v>20</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="I20" s="0" t="s">
-        <x:v>130</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="J20" s="0" t="s">
-        <x:v>89</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="K20" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="L20" s="0" t="s">
-        <x:v>131</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="M20" s="0" t="s">
-        <x:v>132</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="N20" s="0" t="s">
-        <x:v>44</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="O20" s="0" t="s">
-        <x:v>133</x:v>
+        <x:v>146</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:15">
       <x:c r="A21" s="2" t="s">
-        <x:v>134</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="B21" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="C21" s="0" t="s">
-        <x:v>135</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="D21" s="0" t="s">
-        <x:v>56</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="E21" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="F21" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="G21" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="H21" s="0" t="s">
-        <x:v>20</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="I21" s="0" t="s">
-        <x:v>136</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="J21" s="0" t="s">
-        <x:v>89</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="K21" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="L21" s="0" t="s">
-        <x:v>137</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="M21" s="0" t="s">
-        <x:v>138</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="N21" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="O21" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>153</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:15">
       <x:c r="A22" s="2" t="s">
-        <x:v>140</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="B22" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="C22" s="0" t="s">
-        <x:v>141</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="D22" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="E22" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="F22" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="G22" s="0" t="s">
-        <x:v>142</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="H22" s="0" t="s">
-        <x:v>20</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="I22" s="0" t="s">
-        <x:v>143</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="J22" s="0" t="s">
-        <x:v>89</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="K22" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="L22" s="0" t="s">
-        <x:v>20</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="M22" s="0" t="s">
-        <x:v>20</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="N22" s="0" t="s">
-        <x:v>20</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="O22" s="0" t="s">
-        <x:v>20</x:v>
+        <x:v>133</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:15">
       <x:c r="A23" s="2" t="s">
-        <x:v>144</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="B23" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="C23" s="0" t="s">
-        <x:v>145</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="D23" s="0" t="s">
-        <x:v>56</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="E23" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="F23" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="G23" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="H23" s="0" t="s">
-        <x:v>20</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="I23" s="0" t="s">
-        <x:v>146</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="J23" s="0" t="s">
-        <x:v>89</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="K23" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="L23" s="0" t="s">
-        <x:v>147</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="M23" s="0" t="s">
-        <x:v>148</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="N23" s="0" t="s">
-        <x:v>149</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="O23" s="0" t="s">
-        <x:v>150</x:v>
+        <x:v>20</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:15">
       <x:c r="A24" s="2" t="s">
-        <x:v>151</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="B24" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="C24" s="0" t="s">
-        <x:v>20</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="D24" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="E24" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="F24" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="G24" s="0" t="s">
-        <x:v>142</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="H24" s="0" t="s">
-        <x:v>20</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="I24" s="0" t="s">
-        <x:v>152</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="J24" s="0" t="s">
-        <x:v>89</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="K24" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="L24" s="0" t="s">
-        <x:v>20</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="M24" s="0" t="s">
-        <x:v>20</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="N24" s="0" t="s">
-        <x:v>20</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="O24" s="0" t="s">
-        <x:v>20</x:v>
+        <x:v>118</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:15">
       <x:c r="A25" s="2" t="s">
-        <x:v>153</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="B25" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="C25" s="0" t="s">
-        <x:v>154</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="D25" s="0" t="s">
-        <x:v>56</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="E25" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="F25" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="G25" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="H25" s="0" t="s">
-        <x:v>20</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="I25" s="0" t="s">
-        <x:v>155</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="J25" s="0" t="s">
-        <x:v>89</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="K25" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="L25" s="0" t="s">
-        <x:v>20</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="M25" s="0" t="s">
-        <x:v>156</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="N25" s="0" t="s">
-        <x:v>157</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="O25" s="0" t="s">
-        <x:v>158</x:v>
+        <x:v>172</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:15">
       <x:c r="A26" s="2" t="s">
-        <x:v>159</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="B26" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="C26" s="0" t="s">
-        <x:v>160</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="D26" s="0" t="s">
-        <x:v>56</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="E26" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="F26" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="G26" s="0" t="s">
-        <x:v>161</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="H26" s="0" t="s">
-        <x:v>20</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="I26" s="0" t="s">
-        <x:v>162</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="J26" s="0" t="s">
-        <x:v>89</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="K26" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="L26" s="0" t="s">
-        <x:v>163</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="M26" s="0" t="s">
-        <x:v>164</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="N26" s="0" t="s">
-        <x:v>165</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="O26" s="0" t="s">
-        <x:v>166</x:v>
+        <x:v>20</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:15">
       <x:c r="A27" s="2" t="s">
-        <x:v>167</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="B27" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="C27" s="0" t="s">
-        <x:v>168</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="D27" s="0" t="s">
-        <x:v>56</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="E27" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="F27" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="G27" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="H27" s="0" t="s">
-        <x:v>20</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="I27" s="0" t="s">
-        <x:v>169</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="J27" s="0" t="s">
-        <x:v>89</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="K27" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="L27" s="0" t="s">
-        <x:v>170</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="M27" s="0" t="s">
-        <x:v>171</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="N27" s="0" t="s">
-        <x:v>92</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="O27" s="0" t="s">
-        <x:v>172</x:v>
+        <x:v>20</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:15">
       <x:c r="A28" s="2" t="s">
-        <x:v>173</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="B28" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="C28" s="0" t="s">
+        <x:v>178</x:v>
+      </x:c>
+      <x:c r="D28" s="0" t="s">
+        <x:v>42</x:v>
+      </x:c>
+      <x:c r="E28" s="0" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="F28" s="0" t="s">
+        <x:v>20</x:v>
+      </x:c>
+      <x:c r="G28" s="0" t="s">
+        <x:v>121</x:v>
+      </x:c>
+      <x:c r="H28" s="0" t="s">
+        <x:v>122</x:v>
+      </x:c>
+      <x:c r="I28" s="0" t="s">
         <x:v>174</x:v>
       </x:c>
-      <x:c r="D28" s="0" t="s">
-[...16 lines deleted...]
-      </x:c>
       <x:c r="J28" s="0" t="s">
-        <x:v>89</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="K28" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="L28" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="M28" s="0" t="s">
-        <x:v>176</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="N28" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="O28" s="0" t="s">
-        <x:v>177</x:v>
+        <x:v>20</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:15">
       <x:c r="A29" s="2" t="s">
-        <x:v>178</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="B29" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="C29" s="0" t="s">
-        <x:v>179</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="D29" s="0" t="s">
-        <x:v>56</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="E29" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="F29" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="G29" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="H29" s="0" t="s">
-        <x:v>20</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="I29" s="0" t="s">
-        <x:v>180</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="J29" s="0" t="s">
-        <x:v>89</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="K29" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="L29" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="M29" s="0" t="s">
-        <x:v>181</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="N29" s="0" t="s">
-        <x:v>182</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="O29" s="0" t="s">
-        <x:v>183</x:v>
+        <x:v>184</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:15">
       <x:c r="A30" s="2" t="s">
-        <x:v>184</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="B30" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="C30" s="0" t="s">
-        <x:v>20</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="D30" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="E30" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="F30" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="G30" s="0" t="s">
-        <x:v>142</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="H30" s="0" t="s">
-        <x:v>20</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="I30" s="0" t="s">
-        <x:v>185</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="J30" s="0" t="s">
-        <x:v>89</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="K30" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="L30" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="M30" s="0" t="s">
-        <x:v>20</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="N30" s="0" t="s">
-        <x:v>20</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="O30" s="0" t="s">
-        <x:v>20</x:v>
+        <x:v>190</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:15">
       <x:c r="A31" s="2" t="s">
-        <x:v>186</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="B31" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="C31" s="0" t="s">
-        <x:v>187</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="D31" s="0" t="s">
-        <x:v>56</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="E31" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="F31" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="G31" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="H31" s="0" t="s">
-        <x:v>20</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="I31" s="0" t="s">
-        <x:v>188</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="J31" s="0" t="s">
-        <x:v>89</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="K31" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="L31" s="0" t="s">
-        <x:v>189</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="M31" s="0" t="s">
-        <x:v>190</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="N31" s="0" t="s">
-        <x:v>165</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="O31" s="0" t="s">
-        <x:v>191</x:v>
+        <x:v>197</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:15">
       <x:c r="A32" s="2" t="s">
-        <x:v>192</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="B32" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="C32" s="0" t="s">
-        <x:v>193</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="D32" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="E32" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="F32" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="G32" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="H32" s="0" t="s">
-        <x:v>20</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="I32" s="0" t="s">
-        <x:v>194</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="J32" s="0" t="s">
-        <x:v>89</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="K32" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="L32" s="0" t="s">
-        <x:v>20</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="M32" s="0" t="s">
-        <x:v>20</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="N32" s="0" t="s">
-        <x:v>20</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="O32" s="0" t="s">
-        <x:v>20</x:v>
+        <x:v>204</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:15">
       <x:c r="A33" s="2" t="s">
-        <x:v>195</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="B33" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="C33" s="0" t="s">
-        <x:v>196</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="D33" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="E33" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="F33" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="G33" s="0" t="s">
-        <x:v>99</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="H33" s="0" t="s">
-        <x:v>20</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="I33" s="0" t="s">
-        <x:v>197</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="J33" s="0" t="s">
-        <x:v>89</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="K33" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="L33" s="0" t="s">
-        <x:v>20</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="M33" s="0" t="s">
-        <x:v>20</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="N33" s="0" t="s">
-        <x:v>20</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="O33" s="0" t="s">
-        <x:v>20</x:v>
+        <x:v>139</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:15">
       <x:c r="A34" s="2" t="s">
-        <x:v>198</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="B34" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="C34" s="0" t="s">
-        <x:v>199</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="D34" s="0" t="s">
-        <x:v>56</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="E34" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="F34" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="G34" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="H34" s="0" t="s">
-        <x:v>20</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="I34" s="0" t="s">
-        <x:v>200</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="J34" s="0" t="s">
-        <x:v>89</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="K34" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="L34" s="0" t="s">
-        <x:v>20</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="M34" s="0" t="s">
-        <x:v>201</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="N34" s="0" t="s">
-        <x:v>202</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="O34" s="0" t="s">
-        <x:v>203</x:v>
+        <x:v>218</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:15">
       <x:c r="A35" s="2" t="s">
-        <x:v>204</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="B35" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="C35" s="0" t="s">
-        <x:v>205</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="D35" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="E35" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="F35" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="G35" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="H35" s="0" t="s">
-        <x:v>20</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="I35" s="0" t="s">
-        <x:v>200</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="J35" s="0" t="s">
-        <x:v>89</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="K35" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="L35" s="0" t="s">
-        <x:v>20</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="M35" s="0" t="s">
-        <x:v>20</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="N35" s="0" t="s">
-        <x:v>20</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="O35" s="0" t="s">
-        <x:v>20</x:v>
+        <x:v>225</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:15">
       <x:c r="A36" s="2" t="s">
-        <x:v>206</x:v>
+        <x:v>226</x:v>
       </x:c>
       <x:c r="B36" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="C36" s="0" t="s">
-        <x:v>207</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="D36" s="0" t="s">
-        <x:v>56</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="E36" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="F36" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="G36" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="H36" s="0" t="s">
-        <x:v>20</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="I36" s="0" t="s">
-        <x:v>169</x:v>
+        <x:v>228</x:v>
       </x:c>
       <x:c r="J36" s="0" t="s">
-        <x:v>89</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="K36" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="L36" s="0" t="s">
-        <x:v>208</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="M36" s="0" t="s">
-        <x:v>209</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="N36" s="0" t="s">
-        <x:v>210</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="O36" s="0" t="s">
-        <x:v>211</x:v>
+        <x:v>232</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:15">
       <x:c r="A37" s="2" t="s">
-        <x:v>212</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="B37" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="C37" s="0" t="s">
-        <x:v>20</x:v>
+        <x:v>234</x:v>
       </x:c>
       <x:c r="D37" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="E37" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="F37" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="G37" s="0" t="s">
-        <x:v>99</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="H37" s="0" t="s">
-        <x:v>20</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="I37" s="0" t="s">
-        <x:v>213</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="J37" s="0" t="s">
-        <x:v>89</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="K37" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="L37" s="0" t="s">
-        <x:v>20</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="M37" s="0" t="s">
-        <x:v>20</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="N37" s="0" t="s">
-        <x:v>20</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="O37" s="0" t="s">
-        <x:v>20</x:v>
+        <x:v>238</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:15">
       <x:c r="A38" s="2" t="s">
-        <x:v>214</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="B38" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="C38" s="0" t="s">
-        <x:v>215</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="D38" s="0" t="s">
-        <x:v>56</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="E38" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="F38" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="G38" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="H38" s="0" t="s">
-        <x:v>20</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="I38" s="0" t="s">
-        <x:v>216</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="J38" s="0" t="s">
-        <x:v>89</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="K38" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="L38" s="0" t="s">
-        <x:v>217</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="M38" s="0" t="s">
-        <x:v>218</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="N38" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="O38" s="0" t="s">
-        <x:v>219</x:v>
+        <x:v>244</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:15">
       <x:c r="A39" s="2" t="s">
-        <x:v>220</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="B39" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="C39" s="0" t="s">
-        <x:v>221</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="D39" s="0" t="s">
-        <x:v>56</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="E39" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="F39" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="G39" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="H39" s="0" t="s">
-        <x:v>20</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="I39" s="0" t="s">
-        <x:v>222</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="J39" s="0" t="s">
-        <x:v>89</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="K39" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="L39" s="0" t="s">
-        <x:v>223</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="M39" s="0" t="s">
-        <x:v>224</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="N39" s="0" t="s">
-        <x:v>165</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="O39" s="0" t="s">
-        <x:v>225</x:v>
+        <x:v>20</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:15">
       <x:c r="A40" s="2" t="s">
-        <x:v>226</x:v>
+        <x:v>247</x:v>
       </x:c>
       <x:c r="B40" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="C40" s="0" t="s">
-        <x:v>227</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="D40" s="0" t="s">
-        <x:v>56</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="E40" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="F40" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="G40" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="H40" s="0" t="s">
-        <x:v>20</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="I40" s="0" t="s">
-        <x:v>228</x:v>
+        <x:v>249</x:v>
       </x:c>
       <x:c r="J40" s="0" t="s">
-        <x:v>89</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="K40" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="L40" s="0" t="s">
-        <x:v>229</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="M40" s="0" t="s">
-        <x:v>230</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="N40" s="0" t="s">
-        <x:v>231</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="O40" s="0" t="s">
-        <x:v>232</x:v>
+        <x:v>20</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:15">
       <x:c r="A41" s="2" t="s">
-        <x:v>233</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="B41" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="C41" s="0" t="s">
-        <x:v>234</x:v>
+        <x:v>251</x:v>
       </x:c>
       <x:c r="D41" s="0" t="s">
-        <x:v>56</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="E41" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="F41" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="G41" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="H41" s="0" t="s">
-        <x:v>20</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="I41" s="0" t="s">
-        <x:v>235</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="J41" s="0" t="s">
-        <x:v>89</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="K41" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="L41" s="0" t="s">
-        <x:v>20</x:v>
+        <x:v>252</x:v>
       </x:c>
       <x:c r="M41" s="0" t="s">
-        <x:v>236</x:v>
+        <x:v>253</x:v>
       </x:c>
       <x:c r="N41" s="0" t="s">
-        <x:v>237</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="O41" s="0" t="s">
-        <x:v>238</x:v>
+        <x:v>254</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:15">
       <x:c r="A42" s="2" t="s">
-        <x:v>239</x:v>
+        <x:v>255</x:v>
       </x:c>
       <x:c r="B42" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="C42" s="0" t="s">
-        <x:v>240</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="D42" s="0" t="s">
-        <x:v>56</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="E42" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="F42" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="G42" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="H42" s="0" t="s">
-        <x:v>20</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="I42" s="0" t="s">
-        <x:v>200</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="J42" s="0" t="s">
-        <x:v>89</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="K42" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="L42" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="M42" s="0" t="s">
-        <x:v>241</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="N42" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="O42" s="0" t="s">
-        <x:v>242</x:v>
+        <x:v>20</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:15">
       <x:c r="A43" s="2" t="s">
-        <x:v>243</x:v>
+        <x:v>257</x:v>
       </x:c>
       <x:c r="B43" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="C43" s="0" t="s">
-        <x:v>244</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="D43" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="E43" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="F43" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="G43" s="0" t="s">
-        <x:v>99</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="H43" s="0" t="s">
-        <x:v>20</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="I43" s="0" t="s">
-        <x:v>245</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="J43" s="0" t="s">
-        <x:v>89</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="K43" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="L43" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="M43" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="N43" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="O43" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:15">
       <x:c r="A44" s="2" t="s">
-        <x:v>246</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="B44" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="C44" s="0" t="s">
-        <x:v>247</x:v>
+        <x:v>261</x:v>
       </x:c>
       <x:c r="D44" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="E44" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="F44" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="G44" s="0" t="s">
-        <x:v>142</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="H44" s="0" t="s">
-        <x:v>20</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="I44" s="0" t="s">
-        <x:v>248</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="J44" s="0" t="s">
-        <x:v>89</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="K44" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="L44" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="M44" s="0" t="s">
-        <x:v>20</x:v>
+        <x:v>262</x:v>
       </x:c>
       <x:c r="N44" s="0" t="s">
-        <x:v>20</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="O44" s="0" t="s">
-        <x:v>20</x:v>
+        <x:v>263</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:15">
       <x:c r="A45" s="2" t="s">
-        <x:v>249</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="B45" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="C45" s="0" t="s">
-        <x:v>250</x:v>
+        <x:v>265</x:v>
       </x:c>
       <x:c r="D45" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="E45" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="F45" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="G45" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="H45" s="0" t="s">
-        <x:v>20</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="I45" s="0" t="s">
-        <x:v>200</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="J45" s="0" t="s">
-        <x:v>89</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="K45" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="L45" s="0" t="s">
-        <x:v>20</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="M45" s="0" t="s">
-        <x:v>20</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="N45" s="0" t="s">
-        <x:v>20</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="O45" s="0" t="s">
-        <x:v>20</x:v>
+        <x:v>139</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:15">
       <x:c r="A46" s="2" t="s">
-        <x:v>251</x:v>
+        <x:v>269</x:v>
       </x:c>
       <x:c r="B46" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="C46" s="0" t="s">
-        <x:v>252</x:v>
+        <x:v>270</x:v>
       </x:c>
       <x:c r="D46" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="E46" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="F46" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="G46" s="0" t="s">
-        <x:v>253</x:v>
+        <x:v>271</x:v>
       </x:c>
       <x:c r="H46" s="0" t="s">
-        <x:v>20</x:v>
+        <x:v>272</x:v>
       </x:c>
       <x:c r="I46" s="0" t="s">
-        <x:v>254</x:v>
+        <x:v>273</x:v>
       </x:c>
       <x:c r="J46" s="0" t="s">
-        <x:v>89</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="K46" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="L46" s="0" t="s">
-        <x:v>20</x:v>
+        <x:v>274</x:v>
       </x:c>
       <x:c r="M46" s="0" t="s">
-        <x:v>20</x:v>
+        <x:v>275</x:v>
       </x:c>
       <x:c r="N46" s="0" t="s">
-        <x:v>20</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="O46" s="0" t="s">
-        <x:v>20</x:v>
+        <x:v>276</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:15">
       <x:c r="A47" s="2" t="s">
-        <x:v>255</x:v>
+        <x:v>277</x:v>
       </x:c>
       <x:c r="B47" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="C47" s="0" t="s">
-        <x:v>256</x:v>
+        <x:v>278</x:v>
       </x:c>
       <x:c r="D47" s="0" t="s">
-        <x:v>56</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="E47" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="F47" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="G47" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="H47" s="0" t="s">
-        <x:v>20</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="I47" s="0" t="s">
-        <x:v>200</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="J47" s="0" t="s">
-        <x:v>89</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="K47" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="L47" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="M47" s="0" t="s">
-        <x:v>257</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="N47" s="0" t="s">
-        <x:v>256</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="O47" s="0" t="s">
-        <x:v>258</x:v>
+        <x:v>20</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:15">
       <x:c r="A48" s="2" t="s">
-        <x:v>259</x:v>
+        <x:v>279</x:v>
       </x:c>
       <x:c r="B48" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="C48" s="0" t="s">
-        <x:v>260</x:v>
+        <x:v>280</x:v>
       </x:c>
       <x:c r="D48" s="0" t="s">
-        <x:v>56</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="E48" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="F48" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="G48" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="H48" s="0" t="s">
-        <x:v>20</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="I48" s="0" t="s">
-        <x:v>261</x:v>
+        <x:v>281</x:v>
       </x:c>
       <x:c r="J48" s="0" t="s">
-        <x:v>89</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="K48" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="L48" s="0" t="s">
-        <x:v>20</x:v>
+        <x:v>282</x:v>
       </x:c>
       <x:c r="M48" s="0" t="s">
-        <x:v>262</x:v>
+        <x:v>283</x:v>
       </x:c>
       <x:c r="N48" s="0" t="s">
-        <x:v>263</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="O48" s="0" t="s">
-        <x:v>225</x:v>
+        <x:v>284</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:15">
       <x:c r="A49" s="2" t="s">
-        <x:v>264</x:v>
+        <x:v>285</x:v>
       </x:c>
       <x:c r="B49" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="C49" s="0" t="s">
-        <x:v>265</x:v>
+        <x:v>286</x:v>
       </x:c>
       <x:c r="D49" s="0" t="s">
-        <x:v>56</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="E49" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="F49" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="G49" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="H49" s="0" t="s">
-        <x:v>20</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="I49" s="0" t="s">
-        <x:v>266</x:v>
+        <x:v>287</x:v>
       </x:c>
       <x:c r="J49" s="0" t="s">
-        <x:v>89</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="K49" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="L49" s="0" t="s">
-        <x:v>267</x:v>
+        <x:v>288</x:v>
       </x:c>
       <x:c r="M49" s="0" t="s">
-        <x:v>268</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="N49" s="0" t="s">
-        <x:v>269</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="O49" s="0" t="s">
-        <x:v>93</x:v>
+        <x:v>289</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:15">
       <x:c r="A50" s="2" t="s">
-        <x:v>270</x:v>
+        <x:v>290</x:v>
       </x:c>
       <x:c r="B50" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="C50" s="0" t="s">
-        <x:v>271</x:v>
+        <x:v>291</x:v>
       </x:c>
       <x:c r="D50" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="E50" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="F50" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="G50" s="0" t="s">
-        <x:v>99</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="H50" s="0" t="s">
-        <x:v>20</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="I50" s="0" t="s">
-        <x:v>272</x:v>
+        <x:v>292</x:v>
       </x:c>
       <x:c r="J50" s="0" t="s">
-        <x:v>89</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="K50" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="L50" s="0" t="s">
-        <x:v>20</x:v>
+        <x:v>293</x:v>
       </x:c>
       <x:c r="M50" s="0" t="s">
-        <x:v>20</x:v>
+        <x:v>294</x:v>
       </x:c>
       <x:c r="N50" s="0" t="s">
-        <x:v>20</x:v>
+        <x:v>295</x:v>
       </x:c>
       <x:c r="O50" s="0" t="s">
-        <x:v>20</x:v>
+        <x:v>296</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:15">
       <x:c r="A51" s="2" t="s">
-        <x:v>273</x:v>
+        <x:v>297</x:v>
       </x:c>
       <x:c r="B51" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="C51" s="0" t="s">
-        <x:v>274</x:v>
+        <x:v>298</x:v>
       </x:c>
       <x:c r="D51" s="0" t="s">
-        <x:v>56</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="E51" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="F51" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="G51" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="H51" s="0" t="s">
-        <x:v>20</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="I51" s="0" t="s">
-        <x:v>275</x:v>
+        <x:v>299</x:v>
       </x:c>
       <x:c r="J51" s="0" t="s">
-        <x:v>89</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="K51" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="L51" s="0" t="s">
-        <x:v>276</x:v>
+        <x:v>300</x:v>
       </x:c>
       <x:c r="M51" s="0" t="s">
-        <x:v>277</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="N51" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="O51" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>301</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:15">
       <x:c r="A52" s="2" t="s">
-        <x:v>278</x:v>
+        <x:v>302</x:v>
       </x:c>
       <x:c r="B52" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="C52" s="0" t="s">
-        <x:v>279</x:v>
+        <x:v>303</x:v>
       </x:c>
       <x:c r="D52" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="E52" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="F52" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="G52" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="H52" s="0" t="s">
-        <x:v>20</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="I52" s="0" t="s">
-        <x:v>200</x:v>
+        <x:v>304</x:v>
       </x:c>
       <x:c r="J52" s="0" t="s">
-        <x:v>89</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="K52" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="L52" s="0" t="s">
-        <x:v>20</x:v>
+        <x:v>305</x:v>
       </x:c>
       <x:c r="M52" s="0" t="s">
-        <x:v>20</x:v>
+        <x:v>306</x:v>
       </x:c>
       <x:c r="N52" s="0" t="s">
-        <x:v>20</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="O52" s="0" t="s">
-        <x:v>20</x:v>
+        <x:v>307</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:15">
       <x:c r="A53" s="2" t="s">
-        <x:v>280</x:v>
+        <x:v>308</x:v>
       </x:c>
       <x:c r="B53" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="C53" s="0" t="s">
-        <x:v>281</x:v>
+        <x:v>309</x:v>
       </x:c>
       <x:c r="D53" s="0" t="s">
-        <x:v>56</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="E53" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="F53" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="G53" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="H53" s="0" t="s">
-        <x:v>20</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="I53" s="0" t="s">
-        <x:v>282</x:v>
+        <x:v>310</x:v>
       </x:c>
       <x:c r="J53" s="0" t="s">
-        <x:v>89</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="K53" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="L53" s="0" t="s">
-        <x:v>283</x:v>
+        <x:v>311</x:v>
       </x:c>
       <x:c r="M53" s="0" t="s">
-        <x:v>284</x:v>
+        <x:v>312</x:v>
       </x:c>
       <x:c r="N53" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="O53" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>314</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:15">
       <x:c r="A54" s="2" t="s">
-        <x:v>285</x:v>
+        <x:v>315</x:v>
       </x:c>
       <x:c r="B54" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="C54" s="0" t="s">
-        <x:v>20</x:v>
+        <x:v>316</x:v>
       </x:c>
       <x:c r="D54" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="E54" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="F54" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="G54" s="0" t="s">
-        <x:v>99</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="H54" s="0" t="s">
-        <x:v>20</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="I54" s="0" t="s">
-        <x:v>286</x:v>
+        <x:v>317</x:v>
       </x:c>
       <x:c r="J54" s="0" t="s">
-        <x:v>89</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="K54" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="L54" s="0" t="s">
-        <x:v>20</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="M54" s="0" t="s">
-        <x:v>20</x:v>
+        <x:v>319</x:v>
       </x:c>
       <x:c r="N54" s="0" t="s">
-        <x:v>20</x:v>
+        <x:v>320</x:v>
       </x:c>
       <x:c r="O54" s="0" t="s">
-        <x:v>20</x:v>
+        <x:v>321</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:15">
       <x:c r="A55" s="2" t="s">
-        <x:v>287</x:v>
+        <x:v>322</x:v>
       </x:c>
       <x:c r="B55" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="C55" s="0" t="s">
-        <x:v>288</x:v>
+        <x:v>323</x:v>
       </x:c>
       <x:c r="D55" s="0" t="s">
-        <x:v>56</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="E55" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="F55" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="G55" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="H55" s="0" t="s">
-        <x:v>20</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="I55" s="0" t="s">
-        <x:v>200</x:v>
+        <x:v>317</x:v>
       </x:c>
       <x:c r="J55" s="0" t="s">
-        <x:v>89</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="K55" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="L55" s="0" t="s">
-        <x:v>20</x:v>
+        <x:v>324</x:v>
       </x:c>
       <x:c r="M55" s="0" t="s">
-        <x:v>289</x:v>
+        <x:v>325</x:v>
       </x:c>
       <x:c r="N55" s="0" t="s">
-        <x:v>202</x:v>
+        <x:v>326</x:v>
       </x:c>
       <x:c r="O55" s="0" t="s">
-        <x:v>290</x:v>
+        <x:v>327</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:15">
       <x:c r="A56" s="2" t="s">
-        <x:v>291</x:v>
+        <x:v>328</x:v>
       </x:c>
       <x:c r="B56" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="C56" s="0" t="s">
-        <x:v>292</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="D56" s="0" t="s">
-        <x:v>56</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="E56" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="F56" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="G56" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="H56" s="0" t="s">
-        <x:v>20</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="I56" s="0" t="s">
-        <x:v>293</x:v>
+        <x:v>329</x:v>
       </x:c>
       <x:c r="J56" s="0" t="s">
-        <x:v>89</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="K56" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="L56" s="0" t="s">
-        <x:v>294</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="M56" s="0" t="s">
-        <x:v>295</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="N56" s="0" t="s">
-        <x:v>165</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="O56" s="0" t="s">
-        <x:v>296</x:v>
+        <x:v>20</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:15">
       <x:c r="A57" s="2" t="s">
-        <x:v>297</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="B57" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="C57" s="0" t="s">
-        <x:v>298</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="D57" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="E57" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="F57" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="G57" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="H57" s="0" t="s">
-        <x:v>20</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="I57" s="0" t="s">
-        <x:v>299</x:v>
+        <x:v>332</x:v>
       </x:c>
       <x:c r="J57" s="0" t="s">
-        <x:v>89</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="K57" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="L57" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="M57" s="0" t="s">
-        <x:v>20</x:v>
+        <x:v>333</x:v>
       </x:c>
       <x:c r="N57" s="0" t="s">
-        <x:v>20</x:v>
+        <x:v>334</x:v>
       </x:c>
       <x:c r="O57" s="0" t="s">
-        <x:v>20</x:v>
+        <x:v>335</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:15">
       <x:c r="A58" s="2" t="s">
-        <x:v>300</x:v>
+        <x:v>336</x:v>
       </x:c>
       <x:c r="B58" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="C58" s="0" t="s">
-        <x:v>301</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="D58" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="E58" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="F58" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="G58" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="H58" s="0" t="s">
-        <x:v>20</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="I58" s="0" t="s">
-        <x:v>200</x:v>
+        <x:v>337</x:v>
       </x:c>
       <x:c r="J58" s="0" t="s">
-        <x:v>89</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="K58" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="L58" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="M58" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="N58" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="O58" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:15">
       <x:c r="A59" s="2" t="s">
-        <x:v>302</x:v>
+        <x:v>338</x:v>
       </x:c>
       <x:c r="B59" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="C59" s="0" t="s">
-        <x:v>303</x:v>
+        <x:v>339</x:v>
       </x:c>
       <x:c r="D59" s="0" t="s">
-        <x:v>56</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="E59" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="F59" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="G59" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="H59" s="0" t="s">
-        <x:v>20</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="I59" s="0" t="s">
-        <x:v>304</x:v>
+        <x:v>340</x:v>
       </x:c>
       <x:c r="J59" s="0" t="s">
-        <x:v>89</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="K59" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="L59" s="0" t="s">
-        <x:v>305</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="M59" s="0" t="s">
-        <x:v>306</x:v>
+        <x:v>341</x:v>
       </x:c>
       <x:c r="N59" s="0" t="s">
-        <x:v>165</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="O59" s="0" t="s">
-        <x:v>307</x:v>
+        <x:v>342</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:15">
       <x:c r="A60" s="2" t="s">
-        <x:v>308</x:v>
+        <x:v>343</x:v>
       </x:c>
       <x:c r="B60" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="C60" s="0" t="s">
-        <x:v>309</x:v>
+        <x:v>344</x:v>
       </x:c>
       <x:c r="D60" s="0" t="s">
-        <x:v>56</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="E60" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="F60" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="G60" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="H60" s="0" t="s">
-        <x:v>20</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="I60" s="0" t="s">
-        <x:v>310</x:v>
+        <x:v>345</x:v>
       </x:c>
       <x:c r="J60" s="0" t="s">
-        <x:v>89</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="K60" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="L60" s="0" t="s">
-        <x:v>311</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="M60" s="0" t="s">
-        <x:v>312</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="N60" s="0" t="s">
-        <x:v>165</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="O60" s="0" t="s">
-        <x:v>313</x:v>
+        <x:v>20</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:15">
       <x:c r="A61" s="2" t="s">
-        <x:v>314</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="B61" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="C61" s="0" t="s">
-        <x:v>315</x:v>
+        <x:v>347</x:v>
       </x:c>
       <x:c r="D61" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="E61" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="F61" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="G61" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="H61" s="0" t="s">
-        <x:v>20</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="I61" s="0" t="s">
-        <x:v>316</x:v>
+        <x:v>348</x:v>
       </x:c>
       <x:c r="J61" s="0" t="s">
-        <x:v>89</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="K61" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="L61" s="0" t="s">
-        <x:v>20</x:v>
+        <x:v>349</x:v>
       </x:c>
       <x:c r="M61" s="0" t="s">
-        <x:v>20</x:v>
+        <x:v>350</x:v>
       </x:c>
       <x:c r="N61" s="0" t="s">
-        <x:v>20</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="O61" s="0" t="s">
-        <x:v>20</x:v>
+        <x:v>307</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:15">
       <x:c r="A62" s="2" t="s">
-        <x:v>317</x:v>
+        <x:v>352</x:v>
       </x:c>
       <x:c r="B62" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="C62" s="0" t="s">
-        <x:v>318</x:v>
+        <x:v>353</x:v>
       </x:c>
       <x:c r="D62" s="0" t="s">
-        <x:v>56</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="E62" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="F62" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="G62" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="H62" s="0" t="s">
-        <x:v>20</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="I62" s="0" t="s">
-        <x:v>319</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="J62" s="0" t="s">
-        <x:v>89</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="K62" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="L62" s="0" t="s">
-        <x:v>320</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="M62" s="0" t="s">
-        <x:v>321</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="N62" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="O62" s="0" t="s">
-        <x:v>322</x:v>
+        <x:v>20</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:15">
       <x:c r="A63" s="2" t="s">
-        <x:v>323</x:v>
+        <x:v>354</x:v>
       </x:c>
       <x:c r="B63" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="C63" s="0" t="s">
-        <x:v>324</x:v>
+        <x:v>355</x:v>
       </x:c>
       <x:c r="D63" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="E63" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="F63" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="G63" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="H63" s="0" t="s">
-        <x:v>20</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="I63" s="0" t="s">
-        <x:v>325</x:v>
+        <x:v>356</x:v>
       </x:c>
       <x:c r="J63" s="0" t="s">
-        <x:v>89</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="K63" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="L63" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="M63" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="N63" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="O63" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:15">
       <x:c r="A64" s="2" t="s">
-        <x:v>326</x:v>
+        <x:v>357</x:v>
       </x:c>
       <x:c r="B64" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="C64" s="0" t="s">
-        <x:v>327</x:v>
+        <x:v>358</x:v>
       </x:c>
       <x:c r="D64" s="0" t="s">
-        <x:v>56</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="E64" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="F64" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="G64" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="H64" s="0" t="s">
-        <x:v>20</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="I64" s="0" t="s">
-        <x:v>130</x:v>
+        <x:v>359</x:v>
       </x:c>
       <x:c r="J64" s="0" t="s">
-        <x:v>89</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="K64" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="L64" s="0" t="s">
-        <x:v>328</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="M64" s="0" t="s">
-        <x:v>329</x:v>
+        <x:v>360</x:v>
       </x:c>
       <x:c r="N64" s="0" t="s">
-        <x:v>330</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="O64" s="0" t="s">
-        <x:v>331</x:v>
+        <x:v>361</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:15">
       <x:c r="A65" s="2" t="s">
-        <x:v>332</x:v>
+        <x:v>362</x:v>
       </x:c>
       <x:c r="B65" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="C65" s="0" t="s">
-        <x:v>333</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="D65" s="0" t="s">
-        <x:v>56</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="E65" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="F65" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="G65" s="0" t="s">
-        <x:v>334</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="H65" s="0" t="s">
-        <x:v>20</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="I65" s="0" t="s">
-        <x:v>335</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="J65" s="0" t="s">
-        <x:v>89</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="K65" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="L65" s="0" t="s">
-        <x:v>336</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="M65" s="0" t="s">
-        <x:v>337</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="N65" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="O65" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>20</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:15">
       <x:c r="A66" s="2" t="s">
-        <x:v>338</x:v>
+        <x:v>363</x:v>
       </x:c>
       <x:c r="B66" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="C66" s="0" t="s">
-        <x:v>20</x:v>
+        <x:v>364</x:v>
       </x:c>
       <x:c r="D66" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="E66" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="F66" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="G66" s="0" t="s">
-        <x:v>99</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="H66" s="0" t="s">
-        <x:v>20</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="I66" s="0" t="s">
-        <x:v>339</x:v>
+        <x:v>365</x:v>
       </x:c>
       <x:c r="J66" s="0" t="s">
-        <x:v>89</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="K66" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="L66" s="0" t="s">
-        <x:v>20</x:v>
+        <x:v>366</x:v>
       </x:c>
       <x:c r="M66" s="0" t="s">
-        <x:v>20</x:v>
+        <x:v>367</x:v>
       </x:c>
       <x:c r="N66" s="0" t="s">
-        <x:v>20</x:v>
+        <x:v>368</x:v>
       </x:c>
       <x:c r="O66" s="0" t="s">
-        <x:v>20</x:v>
+        <x:v>369</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:15">
       <x:c r="A67" s="2" t="s">
-        <x:v>340</x:v>
+        <x:v>370</x:v>
       </x:c>
       <x:c r="B67" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="C67" s="0" t="s">
-        <x:v>341</x:v>
+        <x:v>371</x:v>
       </x:c>
       <x:c r="D67" s="0" t="s">
-        <x:v>56</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="E67" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="F67" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="G67" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="H67" s="0" t="s">
-        <x:v>20</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="I67" s="0" t="s">
-        <x:v>200</x:v>
+        <x:v>372</x:v>
       </x:c>
       <x:c r="J67" s="0" t="s">
-        <x:v>89</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="K67" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="L67" s="0" t="s">
-        <x:v>342</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="M67" s="0" t="s">
-        <x:v>343</x:v>
+        <x:v>374</x:v>
       </x:c>
       <x:c r="N67" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="O67" s="0" t="s">
-        <x:v>344</x:v>
+        <x:v>375</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:15">
       <x:c r="A68" s="2" t="s">
-        <x:v>345</x:v>
+        <x:v>376</x:v>
       </x:c>
       <x:c r="B68" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="C68" s="0" t="s">
-        <x:v>346</x:v>
+        <x:v>377</x:v>
       </x:c>
       <x:c r="D68" s="0" t="s">
-        <x:v>56</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="E68" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="F68" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="G68" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="H68" s="0" t="s">
-        <x:v>20</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="I68" s="0" t="s">
-        <x:v>347</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="J68" s="0" t="s">
-        <x:v>89</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="K68" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="L68" s="0" t="s">
-        <x:v>20</x:v>
+        <x:v>378</x:v>
       </x:c>
       <x:c r="M68" s="0" t="s">
-        <x:v>348</x:v>
+        <x:v>379</x:v>
       </x:c>
       <x:c r="N68" s="0" t="s">
-        <x:v>165</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="O68" s="0" t="s">
-        <x:v>307</x:v>
+        <x:v>380</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:15">
       <x:c r="A69" s="2" t="s">
-        <x:v>349</x:v>
+        <x:v>381</x:v>
       </x:c>
       <x:c r="B69" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="C69" s="0" t="s">
-        <x:v>350</x:v>
+        <x:v>382</x:v>
       </x:c>
       <x:c r="D69" s="0" t="s">
-        <x:v>56</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="E69" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="F69" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="G69" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="H69" s="0" t="s">
-        <x:v>20</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="I69" s="0" t="s">
-        <x:v>194</x:v>
+        <x:v>383</x:v>
       </x:c>
       <x:c r="J69" s="0" t="s">
-        <x:v>89</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="K69" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="L69" s="0" t="s">
-        <x:v>351</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="M69" s="0" t="s">
-        <x:v>352</x:v>
+        <x:v>384</x:v>
       </x:c>
       <x:c r="N69" s="0" t="s">
-        <x:v>165</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="O69" s="0" t="s">
-        <x:v>353</x:v>
+        <x:v>385</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:15">
       <x:c r="A70" s="2" t="s">
-        <x:v>354</x:v>
+        <x:v>386</x:v>
       </x:c>
       <x:c r="B70" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="C70" s="0" t="s">
-        <x:v>355</x:v>
+        <x:v>387</x:v>
       </x:c>
       <x:c r="D70" s="0" t="s">
-        <x:v>56</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="E70" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="F70" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="G70" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="H70" s="0" t="s">
-        <x:v>20</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="I70" s="0" t="s">
-        <x:v>356</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="J70" s="0" t="s">
-        <x:v>89</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="K70" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="L70" s="0" t="s">
-        <x:v>357</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="M70" s="0" t="s">
-        <x:v>358</x:v>
+        <x:v>388</x:v>
       </x:c>
       <x:c r="N70" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>389</x:v>
       </x:c>
       <x:c r="O70" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>375</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:15">
       <x:c r="A71" s="2" t="s">
-        <x:v>359</x:v>
+        <x:v>390</x:v>
       </x:c>
       <x:c r="B71" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="C71" s="0" t="s">
-        <x:v>360</x:v>
+        <x:v>391</x:v>
       </x:c>
       <x:c r="D71" s="0" t="s">
-        <x:v>56</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="E71" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="F71" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="G71" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="H71" s="0" t="s">
-        <x:v>20</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="I71" s="0" t="s">
-        <x:v>361</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="J71" s="0" t="s">
-        <x:v>89</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="K71" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="L71" s="0" t="s">
-        <x:v>362</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="M71" s="0" t="s">
-        <x:v>363</x:v>
+        <x:v>392</x:v>
       </x:c>
       <x:c r="N71" s="0" t="s">
-        <x:v>364</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="O71" s="0" t="s">
-        <x:v>365</x:v>
+        <x:v>393</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:15">
       <x:c r="A72" s="2" t="s">
-        <x:v>366</x:v>
+        <x:v>394</x:v>
       </x:c>
       <x:c r="B72" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="C72" s="0" t="s">
-        <x:v>20</x:v>
+        <x:v>395</x:v>
       </x:c>
       <x:c r="D72" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="E72" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="F72" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="G72" s="0" t="s">
-        <x:v>142</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="H72" s="0" t="s">
-        <x:v>20</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="I72" s="0" t="s">
-        <x:v>124</x:v>
+        <x:v>317</x:v>
       </x:c>
       <x:c r="J72" s="0" t="s">
-        <x:v>89</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="K72" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="L72" s="0" t="s">
-        <x:v>20</x:v>
+        <x:v>396</x:v>
       </x:c>
       <x:c r="M72" s="0" t="s">
-        <x:v>20</x:v>
+        <x:v>397</x:v>
       </x:c>
       <x:c r="N72" s="0" t="s">
-        <x:v>20</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="O72" s="0" t="s">
-        <x:v>20</x:v>
+        <x:v>398</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:15">
       <x:c r="A73" s="2" t="s">
-        <x:v>367</x:v>
+        <x:v>399</x:v>
       </x:c>
       <x:c r="B73" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="C73" s="0" t="s">
-        <x:v>368</x:v>
+        <x:v>400</x:v>
       </x:c>
       <x:c r="D73" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="E73" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="F73" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="G73" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="H73" s="0" t="s">
-        <x:v>20</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="I73" s="0" t="s">
-        <x:v>200</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="J73" s="0" t="s">
-        <x:v>89</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="K73" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="L73" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="M73" s="0" t="s">
-        <x:v>20</x:v>
+        <x:v>401</x:v>
       </x:c>
       <x:c r="N73" s="0" t="s">
-        <x:v>20</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="O73" s="0" t="s">
-        <x:v>20</x:v>
+        <x:v>99</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:15">
       <x:c r="A74" s="2" t="s">
-        <x:v>369</x:v>
+        <x:v>402</x:v>
       </x:c>
       <x:c r="B74" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="C74" s="0" t="s">
-        <x:v>370</x:v>
+        <x:v>403</x:v>
       </x:c>
       <x:c r="D74" s="0" t="s">
-        <x:v>56</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="E74" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="F74" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="G74" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="H74" s="0" t="s">
-        <x:v>20</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="I74" s="0" t="s">
-        <x:v>371</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="J74" s="0" t="s">
-        <x:v>89</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="K74" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="L74" s="0" t="s">
-        <x:v>372</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="M74" s="0" t="s">
-        <x:v>373</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="N74" s="0" t="s">
-        <x:v>165</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="O74" s="0" t="s">
-        <x:v>374</x:v>
+        <x:v>20</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:15">
       <x:c r="A75" s="2" t="s">
-        <x:v>375</x:v>
+        <x:v>404</x:v>
       </x:c>
       <x:c r="B75" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="C75" s="0" t="s">
-        <x:v>376</x:v>
+        <x:v>405</x:v>
       </x:c>
       <x:c r="D75" s="0" t="s">
-        <x:v>56</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="E75" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="F75" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="G75" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="H75" s="0" t="s">
-        <x:v>20</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="I75" s="0" t="s">
-        <x:v>272</x:v>
+        <x:v>406</x:v>
       </x:c>
       <x:c r="J75" s="0" t="s">
-        <x:v>89</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="K75" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="L75" s="0" t="s">
-        <x:v>377</x:v>
+        <x:v>407</x:v>
       </x:c>
       <x:c r="M75" s="0" t="s">
-        <x:v>378</x:v>
+        <x:v>408</x:v>
       </x:c>
       <x:c r="N75" s="0" t="s">
-        <x:v>379</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="O75" s="0" t="s">
-        <x:v>380</x:v>
+        <x:v>225</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:15">
       <x:c r="A76" s="2" t="s">
-        <x:v>381</x:v>
+        <x:v>409</x:v>
       </x:c>
       <x:c r="B76" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="C76" s="0" t="s">
-        <x:v>382</x:v>
+        <x:v>410</x:v>
       </x:c>
       <x:c r="D76" s="0" t="s">
-        <x:v>56</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="E76" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="F76" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="G76" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="H76" s="0" t="s">
-        <x:v>20</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="I76" s="0" t="s">
-        <x:v>383</x:v>
+        <x:v>411</x:v>
       </x:c>
       <x:c r="J76" s="0" t="s">
-        <x:v>89</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="K76" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="L76" s="0" t="s">
-        <x:v>384</x:v>
+        <x:v>412</x:v>
       </x:c>
       <x:c r="M76" s="0" t="s">
-        <x:v>385</x:v>
+        <x:v>413</x:v>
       </x:c>
       <x:c r="N76" s="0" t="s">
-        <x:v>202</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="O76" s="0" t="s">
-        <x:v>386</x:v>
+        <x:v>139</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:15">
       <x:c r="A77" s="2" t="s">
-        <x:v>387</x:v>
+        <x:v>414</x:v>
       </x:c>
       <x:c r="B77" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="C77" s="0" t="s">
-        <x:v>20</x:v>
+        <x:v>415</x:v>
       </x:c>
       <x:c r="D77" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="E77" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="F77" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="G77" s="0" t="s">
-        <x:v>99</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="H77" s="0" t="s">
-        <x:v>20</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="I77" s="0" t="s">
-        <x:v>388</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="J77" s="0" t="s">
-        <x:v>89</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="K77" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="L77" s="0" t="s">
-        <x:v>20</x:v>
+        <x:v>416</x:v>
       </x:c>
       <x:c r="M77" s="0" t="s">
-        <x:v>20</x:v>
+        <x:v>417</x:v>
       </x:c>
       <x:c r="N77" s="0" t="s">
-        <x:v>20</x:v>
+        <x:v>418</x:v>
       </x:c>
       <x:c r="O77" s="0" t="s">
-        <x:v>20</x:v>
+        <x:v>184</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:15">
       <x:c r="A78" s="2" t="s">
-        <x:v>389</x:v>
+        <x:v>419</x:v>
       </x:c>
       <x:c r="B78" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="C78" s="0" t="s">
-        <x:v>390</x:v>
+        <x:v>420</x:v>
       </x:c>
       <x:c r="D78" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="E78" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="F78" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="G78" s="0" t="s">
-        <x:v>99</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="H78" s="0" t="s">
-        <x:v>20</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="I78" s="0" t="s">
-        <x:v>391</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="J78" s="0" t="s">
-        <x:v>89</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="K78" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="L78" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="M78" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="N78" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="O78" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:15">
       <x:c r="A79" s="2" t="s">
-        <x:v>392</x:v>
+        <x:v>421</x:v>
       </x:c>
       <x:c r="B79" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="C79" s="0" t="s">
-        <x:v>393</x:v>
+        <x:v>422</x:v>
       </x:c>
       <x:c r="D79" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="E79" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="F79" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="G79" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="H79" s="0" t="s">
-        <x:v>20</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="I79" s="0" t="s">
-        <x:v>394</x:v>
+        <x:v>406</x:v>
       </x:c>
       <x:c r="J79" s="0" t="s">
-        <x:v>89</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="K79" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="L79" s="0" t="s">
-        <x:v>20</x:v>
+        <x:v>423</x:v>
       </x:c>
       <x:c r="M79" s="0" t="s">
-        <x:v>20</x:v>
+        <x:v>283</x:v>
       </x:c>
       <x:c r="N79" s="0" t="s">
-        <x:v>20</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="O79" s="0" t="s">
-        <x:v>20</x:v>
+        <x:v>284</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:15">
       <x:c r="A80" s="2" t="s">
-        <x:v>395</x:v>
+        <x:v>424</x:v>
       </x:c>
       <x:c r="B80" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="C80" s="0" t="s">
-        <x:v>396</x:v>
+        <x:v>425</x:v>
       </x:c>
       <x:c r="D80" s="0" t="s">
-        <x:v>56</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="E80" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="F80" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="G80" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="H80" s="0" t="s">
-        <x:v>20</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="I80" s="0" t="s">
-        <x:v>200</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="J80" s="0" t="s">
-        <x:v>89</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="K80" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="L80" s="0" t="s">
-        <x:v>397</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="M80" s="0" t="s">
-        <x:v>398</x:v>
+        <x:v>426</x:v>
       </x:c>
       <x:c r="N80" s="0" t="s">
-        <x:v>399</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="O80" s="0" t="s">
-        <x:v>400</x:v>
+        <x:v>427</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:15">
       <x:c r="A81" s="2" t="s">
-        <x:v>401</x:v>
+        <x:v>428</x:v>
       </x:c>
       <x:c r="B81" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="C81" s="0" t="s">
-        <x:v>402</x:v>
+        <x:v>429</x:v>
       </x:c>
       <x:c r="D81" s="0" t="s">
-        <x:v>56</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="E81" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="F81" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="G81" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="H81" s="0" t="s">
-        <x:v>20</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="I81" s="0" t="s">
-        <x:v>403</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="J81" s="0" t="s">
-        <x:v>89</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="K81" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="L81" s="0" t="s">
-        <x:v>404</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="M81" s="0" t="s">
-        <x:v>224</x:v>
+        <x:v>430</x:v>
       </x:c>
       <x:c r="N81" s="0" t="s">
-        <x:v>165</x:v>
+        <x:v>431</x:v>
       </x:c>
       <x:c r="O81" s="0" t="s">
-        <x:v>225</x:v>
+        <x:v>432</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:15">
       <x:c r="A82" s="2" t="s">
-        <x:v>405</x:v>
+        <x:v>433</x:v>
       </x:c>
       <x:c r="B82" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="C82" s="0" t="s">
-        <x:v>406</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="D82" s="0" t="s">
-        <x:v>56</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="E82" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="F82" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="G82" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="H82" s="0" t="s">
-        <x:v>20</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="I82" s="0" t="s">
-        <x:v>394</x:v>
+        <x:v>434</x:v>
       </x:c>
       <x:c r="J82" s="0" t="s">
-        <x:v>89</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="K82" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="L82" s="0" t="s">
-        <x:v>407</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="M82" s="0" t="s">
-        <x:v>408</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="N82" s="0" t="s">
-        <x:v>165</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="O82" s="0" t="s">
-        <x:v>409</x:v>
+        <x:v>20</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:15">
       <x:c r="A83" s="2" t="s">
-        <x:v>410</x:v>
+        <x:v>435</x:v>
       </x:c>
       <x:c r="B83" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="C83" s="0" t="s">
-        <x:v>411</x:v>
+        <x:v>436</x:v>
       </x:c>
       <x:c r="D83" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="E83" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="F83" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="G83" s="0" t="s">
-        <x:v>99</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="H83" s="0" t="s">
-        <x:v>20</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="I83" s="0" t="s">
-        <x:v>412</x:v>
+        <x:v>406</x:v>
       </x:c>
       <x:c r="J83" s="0" t="s">
-        <x:v>89</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="K83" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="L83" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="M83" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="N83" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="O83" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:15">
       <x:c r="A84" s="2" t="s">
-        <x:v>413</x:v>
+        <x:v>437</x:v>
       </x:c>
       <x:c r="B84" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="C84" s="0" t="s">
-        <x:v>414</x:v>
+        <x:v>438</x:v>
       </x:c>
       <x:c r="D84" s="0" t="s">
-        <x:v>56</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="E84" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="F84" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="G84" s="0" t="s">
-        <x:v>334</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="H84" s="0" t="s">
-        <x:v>20</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="I84" s="0" t="s">
-        <x:v>415</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="J84" s="0" t="s">
-        <x:v>89</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="K84" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="L84" s="0" t="s">
-        <x:v>416</x:v>
+        <x:v>439</x:v>
       </x:c>
       <x:c r="M84" s="0" t="s">
-        <x:v>417</x:v>
+        <x:v>440</x:v>
       </x:c>
       <x:c r="N84" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>441</x:v>
       </x:c>
       <x:c r="O84" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>442</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:15">
       <x:c r="A85" s="2" t="s">
-        <x:v>418</x:v>
+        <x:v>443</x:v>
       </x:c>
       <x:c r="B85" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="C85" s="0" t="s">
-        <x:v>419</x:v>
+        <x:v>444</x:v>
       </x:c>
       <x:c r="D85" s="0" t="s">
-        <x:v>56</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="E85" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="F85" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="G85" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="H85" s="0" t="s">
-        <x:v>20</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="I85" s="0" t="s">
-        <x:v>261</x:v>
+        <x:v>445</x:v>
       </x:c>
       <x:c r="J85" s="0" t="s">
-        <x:v>89</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="K85" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="L85" s="0" t="s">
-        <x:v>420</x:v>
+        <x:v>446</x:v>
       </x:c>
       <x:c r="M85" s="0" t="s">
-        <x:v>421</x:v>
+        <x:v>447</x:v>
       </x:c>
       <x:c r="N85" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>448</x:v>
       </x:c>
       <x:c r="O85" s="0" t="s">
-        <x:v>422</x:v>
+        <x:v>449</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:15">
       <x:c r="A86" s="2" t="s">
-        <x:v>423</x:v>
+        <x:v>450</x:v>
       </x:c>
       <x:c r="B86" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="C86" s="0" t="s">
-        <x:v>424</x:v>
+        <x:v>451</x:v>
       </x:c>
       <x:c r="D86" s="0" t="s">
-        <x:v>56</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="E86" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="F86" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="G86" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="H86" s="0" t="s">
-        <x:v>20</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="I86" s="0" t="s">
-        <x:v>425</x:v>
+        <x:v>406</x:v>
       </x:c>
       <x:c r="J86" s="0" t="s">
-        <x:v>89</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="K86" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="L86" s="0" t="s">
-        <x:v>426</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="M86" s="0" t="s">
-        <x:v>427</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="N86" s="0" t="s">
-        <x:v>428</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="O86" s="0" t="s">
-        <x:v>429</x:v>
+        <x:v>20</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:15">
       <x:c r="A87" s="2" t="s">
-        <x:v>430</x:v>
+        <x:v>452</x:v>
       </x:c>
       <x:c r="B87" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="C87" s="0" t="s">
-        <x:v>431</x:v>
+        <x:v>453</x:v>
       </x:c>
       <x:c r="D87" s="0" t="s">
-        <x:v>56</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="E87" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="F87" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="G87" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="H87" s="0" t="s">
-        <x:v>20</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="I87" s="0" t="s">
-        <x:v>261</x:v>
+        <x:v>454</x:v>
       </x:c>
       <x:c r="J87" s="0" t="s">
-        <x:v>89</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="K87" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="L87" s="0" t="s">
-        <x:v>432</x:v>
+        <x:v>455</x:v>
       </x:c>
       <x:c r="M87" s="0" t="s">
-        <x:v>433</x:v>
+        <x:v>456</x:v>
       </x:c>
       <x:c r="N87" s="0" t="s">
-        <x:v>434</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="O87" s="0" t="s">
-        <x:v>225</x:v>
+        <x:v>118</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:15">
       <x:c r="A88" s="2" t="s">
-        <x:v>435</x:v>
+        <x:v>457</x:v>
       </x:c>
       <x:c r="B88" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="C88" s="0" t="s">
-        <x:v>436</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="D88" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="E88" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="F88" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="G88" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="H88" s="0" t="s">
-        <x:v>20</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="I88" s="0" t="s">
-        <x:v>200</x:v>
+        <x:v>458</x:v>
       </x:c>
       <x:c r="J88" s="0" t="s">
-        <x:v>89</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="K88" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="L88" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="M88" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="N88" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="O88" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:15">
       <x:c r="A89" s="2" t="s">
-        <x:v>437</x:v>
+        <x:v>459</x:v>
       </x:c>
       <x:c r="B89" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="C89" s="0" t="s">
-        <x:v>438</x:v>
+        <x:v>460</x:v>
       </x:c>
       <x:c r="D89" s="0" t="s">
-        <x:v>56</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="E89" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="F89" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="G89" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="H89" s="0" t="s">
-        <x:v>20</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="I89" s="0" t="s">
-        <x:v>130</x:v>
+        <x:v>461</x:v>
       </x:c>
       <x:c r="J89" s="0" t="s">
-        <x:v>89</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="K89" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="L89" s="0" t="s">
-        <x:v>439</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="M89" s="0" t="s">
-        <x:v>440</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="N89" s="0" t="s">
-        <x:v>165</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="O89" s="0" t="s">
-        <x:v>441</x:v>
+        <x:v>20</x:v>
       </x:c>
     </x:row>
     <x:row r="90" spans="1:15">
       <x:c r="A90" s="2" t="s">
-        <x:v>442</x:v>
+        <x:v>462</x:v>
       </x:c>
       <x:c r="B90" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="C90" s="0" t="s">
-        <x:v>443</x:v>
+        <x:v>463</x:v>
       </x:c>
       <x:c r="D90" s="0" t="s">
-        <x:v>56</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="E90" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="F90" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="G90" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="H90" s="0" t="s">
-        <x:v>20</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="I90" s="0" t="s">
-        <x:v>444</x:v>
+        <x:v>464</x:v>
       </x:c>
       <x:c r="J90" s="0" t="s">
-        <x:v>89</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="K90" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="L90" s="0" t="s">
-        <x:v>445</x:v>
+        <x:v>465</x:v>
       </x:c>
       <x:c r="M90" s="0" t="s">
-        <x:v>446</x:v>
+        <x:v>466</x:v>
       </x:c>
       <x:c r="N90" s="0" t="s">
-        <x:v>165</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="O90" s="0" t="s">
-        <x:v>447</x:v>
+        <x:v>467</x:v>
       </x:c>
     </x:row>
     <x:row r="91" spans="1:15">
       <x:c r="A91" s="2" t="s">
-        <x:v>448</x:v>
+        <x:v>468</x:v>
       </x:c>
       <x:c r="B91" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="C91" s="0" t="s">
-        <x:v>449</x:v>
+        <x:v>469</x:v>
       </x:c>
       <x:c r="D91" s="0" t="s">
-        <x:v>56</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="E91" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="F91" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="G91" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="H91" s="0" t="s">
-        <x:v>20</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="I91" s="0" t="s">
-        <x:v>450</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="J91" s="0" t="s">
-        <x:v>89</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="K91" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="L91" s="0" t="s">
-        <x:v>451</x:v>
+        <x:v>470</x:v>
       </x:c>
       <x:c r="M91" s="0" t="s">
-        <x:v>452</x:v>
+        <x:v>471</x:v>
       </x:c>
       <x:c r="N91" s="0" t="s">
-        <x:v>92</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="O91" s="0" t="s">
-        <x:v>172</x:v>
+        <x:v>472</x:v>
       </x:c>
     </x:row>
     <x:row r="92" spans="1:15">
       <x:c r="A92" s="2" t="s">
-        <x:v>453</x:v>
+        <x:v>473</x:v>
       </x:c>
       <x:c r="B92" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="C92" s="0" t="s">
-        <x:v>454</x:v>
+        <x:v>474</x:v>
       </x:c>
       <x:c r="D92" s="0" t="s">
-        <x:v>56</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="E92" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="F92" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="G92" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="H92" s="0" t="s">
-        <x:v>20</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="I92" s="0" t="s">
-        <x:v>325</x:v>
+        <x:v>475</x:v>
       </x:c>
       <x:c r="J92" s="0" t="s">
-        <x:v>89</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="K92" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="L92" s="0" t="s">
-        <x:v>455</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="M92" s="0" t="s">
-        <x:v>456</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="N92" s="0" t="s">
-        <x:v>105</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="O92" s="0" t="s">
-        <x:v>457</x:v>
+        <x:v>20</x:v>
       </x:c>
     </x:row>
     <x:row r="93" spans="1:15">
       <x:c r="A93" s="2" t="s">
-        <x:v>458</x:v>
+        <x:v>476</x:v>
       </x:c>
       <x:c r="B93" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="C93" s="0" t="s">
-        <x:v>459</x:v>
+        <x:v>477</x:v>
       </x:c>
       <x:c r="D93" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="E93" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="F93" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="G93" s="0" t="s">
-        <x:v>99</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="H93" s="0" t="s">
-        <x:v>20</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="I93" s="0" t="s">
-        <x:v>460</x:v>
+        <x:v>478</x:v>
       </x:c>
       <x:c r="J93" s="0" t="s">
-        <x:v>89</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="K93" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="L93" s="0" t="s">
-        <x:v>20</x:v>
+        <x:v>479</x:v>
       </x:c>
       <x:c r="M93" s="0" t="s">
-        <x:v>20</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="N93" s="0" t="s">
-        <x:v>20</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="O93" s="0" t="s">
-        <x:v>20</x:v>
+        <x:v>133</x:v>
       </x:c>
     </x:row>
     <x:row r="94" spans="1:15">
       <x:c r="A94" s="2" t="s">
-        <x:v>461</x:v>
+        <x:v>480</x:v>
       </x:c>
       <x:c r="B94" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="C94" s="0" t="s">
-        <x:v>462</x:v>
+        <x:v>481</x:v>
       </x:c>
       <x:c r="D94" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="E94" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="F94" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="G94" s="0" t="s">
-        <x:v>99</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="H94" s="0" t="s">
-        <x:v>20</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="I94" s="0" t="s">
-        <x:v>248</x:v>
+        <x:v>329</x:v>
       </x:c>
       <x:c r="J94" s="0" t="s">
-        <x:v>89</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="K94" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="L94" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="M94" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="N94" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="O94" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
     </x:row>
     <x:row r="95" spans="1:15">
       <x:c r="A95" s="2" t="s">
-        <x:v>463</x:v>
+        <x:v>482</x:v>
       </x:c>
       <x:c r="B95" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="C95" s="0" t="s">
-        <x:v>464</x:v>
+        <x:v>483</x:v>
       </x:c>
       <x:c r="D95" s="0" t="s">
-        <x:v>56</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="E95" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="F95" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="G95" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="H95" s="0" t="s">
-        <x:v>20</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="I95" s="0" t="s">
-        <x:v>465</x:v>
+        <x:v>484</x:v>
       </x:c>
       <x:c r="J95" s="0" t="s">
-        <x:v>89</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="K95" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="L95" s="0" t="s">
-        <x:v>466</x:v>
+        <x:v>485</x:v>
       </x:c>
       <x:c r="M95" s="0" t="s">
-        <x:v>467</x:v>
+        <x:v>486</x:v>
       </x:c>
       <x:c r="N95" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="O95" s="0" t="s">
-        <x:v>422</x:v>
+        <x:v>284</x:v>
       </x:c>
     </x:row>
     <x:row r="96" spans="1:15">
       <x:c r="A96" s="2" t="s">
-        <x:v>468</x:v>
+        <x:v>487</x:v>
       </x:c>
       <x:c r="B96" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="C96" s="0" t="s">
-        <x:v>469</x:v>
+        <x:v>488</x:v>
       </x:c>
       <x:c r="D96" s="0" t="s">
-        <x:v>56</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="E96" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="F96" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="G96" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="H96" s="0" t="s">
-        <x:v>20</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="I96" s="0" t="s">
-        <x:v>470</x:v>
+        <x:v>489</x:v>
       </x:c>
       <x:c r="J96" s="0" t="s">
-        <x:v>89</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="K96" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="L96" s="0" t="s">
-        <x:v>471</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="M96" s="0" t="s">
-        <x:v>472</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="N96" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="O96" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>20</x:v>
       </x:c>
     </x:row>
     <x:row r="97" spans="1:15">
       <x:c r="A97" s="2" t="s">
-        <x:v>473</x:v>
+        <x:v>490</x:v>
       </x:c>
       <x:c r="B97" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="C97" s="0" t="s">
-        <x:v>474</x:v>
+        <x:v>491</x:v>
       </x:c>
       <x:c r="D97" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="E97" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="F97" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="G97" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="H97" s="0" t="s">
-        <x:v>20</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="I97" s="0" t="s">
-        <x:v>425</x:v>
+        <x:v>492</x:v>
       </x:c>
       <x:c r="J97" s="0" t="s">
-        <x:v>89</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="K97" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="L97" s="0" t="s">
-        <x:v>20</x:v>
+        <x:v>493</x:v>
       </x:c>
       <x:c r="M97" s="0" t="s">
-        <x:v>20</x:v>
+        <x:v>494</x:v>
       </x:c>
       <x:c r="N97" s="0" t="s">
-        <x:v>20</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="O97" s="0" t="s">
-        <x:v>20</x:v>
+        <x:v>139</x:v>
       </x:c>
     </x:row>
     <x:row r="98" spans="1:15">
       <x:c r="A98" s="2" t="s">
-        <x:v>475</x:v>
+        <x:v>495</x:v>
       </x:c>
       <x:c r="B98" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="C98" s="0" t="s">
-        <x:v>476</x:v>
+        <x:v>496</x:v>
       </x:c>
       <x:c r="D98" s="0" t="s">
-        <x:v>56</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="E98" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="F98" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="G98" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="H98" s="0" t="s">
-        <x:v>20</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="I98" s="0" t="s">
-        <x:v>200</x:v>
+        <x:v>497</x:v>
       </x:c>
       <x:c r="J98" s="0" t="s">
-        <x:v>89</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="K98" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="L98" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="M98" s="0" t="s">
-        <x:v>477</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="N98" s="0" t="s">
-        <x:v>202</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="O98" s="0" t="s">
-        <x:v>386</x:v>
+        <x:v>20</x:v>
       </x:c>
     </x:row>
     <x:row r="99" spans="1:15">
       <x:c r="A99" s="2" t="s">
-        <x:v>478</x:v>
+        <x:v>498</x:v>
       </x:c>
       <x:c r="B99" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="C99" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="D99" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="E99" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="F99" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="G99" s="0" t="s">
-        <x:v>142</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="H99" s="0" t="s">
-        <x:v>20</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="I99" s="0" t="s">
-        <x:v>479</x:v>
+        <x:v>499</x:v>
       </x:c>
       <x:c r="J99" s="0" t="s">
-        <x:v>89</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="K99" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="L99" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="M99" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="N99" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="O99" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
     </x:row>
     <x:row r="100" spans="1:15">
       <x:c r="A100" s="2" t="s">
-        <x:v>480</x:v>
+        <x:v>500</x:v>
       </x:c>
       <x:c r="B100" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="C100" s="0" t="s">
-        <x:v>481</x:v>
+        <x:v>501</x:v>
       </x:c>
       <x:c r="D100" s="0" t="s">
-        <x:v>56</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="E100" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="F100" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="G100" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="H100" s="0" t="s">
-        <x:v>20</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="I100" s="0" t="s">
-        <x:v>383</x:v>
+        <x:v>502</x:v>
       </x:c>
       <x:c r="J100" s="0" t="s">
-        <x:v>89</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="K100" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="L100" s="0" t="s">
-        <x:v>482</x:v>
+        <x:v>503</x:v>
       </x:c>
       <x:c r="M100" s="0" t="s">
-        <x:v>483</x:v>
+        <x:v>504</x:v>
       </x:c>
       <x:c r="N100" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>505</x:v>
       </x:c>
       <x:c r="O100" s="0" t="s">
-        <x:v>484</x:v>
+        <x:v>506</x:v>
       </x:c>
     </x:row>
     <x:row r="101" spans="1:15">
       <x:c r="A101" s="2" t="s">
-        <x:v>485</x:v>
+        <x:v>507</x:v>
       </x:c>
       <x:c r="B101" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="C101" s="0" t="s">
-        <x:v>486</x:v>
+        <x:v>508</x:v>
       </x:c>
       <x:c r="D101" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="E101" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="F101" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="G101" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="H101" s="0" t="s">
-        <x:v>20</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="I101" s="0" t="s">
-        <x:v>200</x:v>
+        <x:v>509</x:v>
       </x:c>
       <x:c r="J101" s="0" t="s">
-        <x:v>89</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="K101" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="L101" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="M101" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="N101" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="O101" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>